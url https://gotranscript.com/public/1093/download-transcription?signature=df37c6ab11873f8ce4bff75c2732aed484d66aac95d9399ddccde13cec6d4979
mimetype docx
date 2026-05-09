--- v1 (2026-03-11)
+++ v2 (2026-05-09)
@@ -30,51 +30,51 @@
       <w:pPr>
         <w:jc w:val="start"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Speaker 1: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">We have changed the lives of WhatsApp audios, they are really useful, because it is faster and so we avoid the bad interpretations that are usually caused by written messages. Of course, when we receive them, they can be a problem if they are long and we can not listen to it. The way to solve it is to pass them to text. Yes, it is possible to do it both on Android and on iPhones, from the hand of certain applications that do allow it. Do you want to know which ones are? Well look. Hello, how are you? I hope you are well. Welcome, welcome to a new tutorial here at Urban Tecno. You already know me, I am Juan Antonio Morales. To one of those tutorials on WhatsApp that I call essential, because they will come in very good, yes or yes, from now on. Especially those WhatsApp audios that are long and that in many cases we cannot hear it wherever we are. In this way, thanks to these applications, which I already tell you are available on both Android and iOS for iPhones, you will be able to pass those audios, those voice notes, also to text messages and read them without any kind of problems. I will leave you the link of all these applications, which of course are free, in the description box or so that you take a look, so that you try them after all. And first of all, tell you that we have many other tutorials on WhatsApp also on the channel, so you can take a look. In the same way, if you do not want to miss future tutorials like this, I do not know what you expect to subscribe down here to the channel if you have not done it yet, and do not forget to give the bell too. My favorite and the one that works best of all the ones I'm going to tell you next, I'm talking for those of you who have an Android device, it's about Transcriber for WhatsApp. This application is possibly the best known and I already tell you the one that offers the best results. Its operation, I advance you, is very simple. Once the application is installed, you have to follow the following steps to pass those voice notes, those audios, to text messages. You will have to enter, of course, in WhatsApp and select the voice note that you want to convert, as I already tell you, to text. Click on the share button and select, in this case, this same application, Transcriber for WhatsApp. After a few seconds, it may take a little more, a little less, depending on how long that voice note is, the application will offer you the transcription of that same audio note. One of the coolest things about Transcriber is that it is superimposed on WhatsApp, that is, you always have the chat of the messaging application open on the screen, in this way you will not miss it ever. Once that transcription has been made to text messages, it is true that you can appear some other ad. The second application that I am also going to recommend, but it is true that it does not work as well as Transcriber, is Textr. It's called like this, T-E-X-T-R, Voice Message to Text. It's called this application, which will allow you to convert any voice note also in text. It's one of the best options, right? But not only for WhatsApp, because it will also allow you with any other application of instant messaging. To use it, well, to use it, all you have to do is, in the same way as the previous one, is to share that same voice note, that is, select that same voice note and, well, share it with this same application. Of course, in this case, it will take you to this same application in question to make the transcription. It's worth it because it recognizes up to 71 languages, including, of course, Spanish, but also, for example, Catalan, and it also stands out because it does not have a time limit in the voice notes, although it is true that it takes a little longer, well, when the audio is a little longer. Of course, as I already told you, I have found myself with quite a few problems, especially, well, if the pronunciation is not the best, if there is a little noise, well, in these cases we can find ourselves with quite a few errors. If you have an iPhone, you will also be able, of course, to pass those voice notes also to text messages with two other applications that I will also recommend to you. The first and my favorite is Transcript. It is, without a doubt, the best option in case you have an iPhone, even though it is not precisely, in terms of the interface, it is not the most attractive, the most beautiful, but it fulfills without any kind of problem. What you have to do is install this same application on your mobile and, when you have it, open WhatsApp. Once inside the same application, select the audio in question and choose share, where you must select the transcript application itself to obtain the transcription of this same message. The application supports up to 50 languages ​​and for longer audios it is necessary to make purchases, it is true, within the application itself, but the application as such is free, so you will be able to use it without any problem and, in addition, it is not only compatible with WhatsApp, you will also be able to use it with any other instant messaging application . The fourth and last, which I also find quite interesting, although it is true that it has a time limit of 15 minutes, although I do not know who sends 15-minute audios, although there are, it is also true, is Transcribe. This application also allows you to convert any voice note into text in a matter of seconds. But the main feature that also stands out about this application is that it is able to transcribe the sound of any video also in text, so it seems quite cool to me. It is also available for 80 languages ​​and there are even dialects and, as I said, it is not only useful for WhatsApp, you can also use it for other messaging applications. Do you want to recover WhatsApp audios? Well, here I am going to leave you a video that will also come in handy to recover audios because you may also need it at some point or another. I hope you liked this video, if so, I will thank you very much as always, give me a big like, a big like, it costs nothing and see you next time.</w:t>
+        <w:t xml:space="preserve">We have changed the lives of WhatsApp audios, they are really useful, because it is faster and so we avoid the bad interpretations that are usually caused by written messages. Of course, when we receive them, they can be a problem if they are long and we can not listen to it. The way to solve it is to pass them to text. Yes, it is possible to do it both on Android and on iPhones, from the hand of certain applications that do allow it. Do you want to know which ones are? Well look. Hello, how are you? I hope you are well. Welcome, welcome to a new tutorial here at Urban Tecno. You already know me, I am Juan Antonio Morales. To one of those tutorials on WhatsApp that I call essential, because they will come in very good, yes or yes, from now on. Especially those WhatsApp audios that are long and that in many cases we cannot hear it wherever we are. In this way, thanks to these applications, which I already tell you are available on both Android and iOS for iPhones, you will be able to pass those audios, those voice notes, also to text messages and read them without any kind of problems. I will leave you the link of all these applications, which of course are free, in the description box or so that you take a look, so that you try them after all. And first of all, tell you that we have many other tutorials on WhatsApp also on the channel, so you can take a look. In the same way, if you do not want to miss future tutorials like this, I do not know what you expect to subscribe down here to the channel if you have not done it yet, and do not forget to give the bell too. My favorite and the one that works best of all the ones I'm going to tell you next, I'm talking for those of you who have an Android device, it's about Transcriber for WhatsApp. This application is possibly the best known and I already tell you the one that offers the best results. Its operation, I advance you, is very simple. Once the application is installed, you have to follow the following steps to pass those voice notes, those audios, to text messages. You will have to enter, of course, in WhatsApp and select the voice note that you want to convert, as I already tell you, to text. Click on the share button and select, in this case, this same application, Transcriber for WhatsApp. After a few seconds, it may take a little more, a little less, depending on how long that voice note is, the application will offer you the transcription of that same audio note. One of the coolest things about Transcriber is that it is superimposed on WhatsApp, that is, you always have the chat of the messaging application open on the screen, in this way you will not miss it ever. Once that transcription has been made to text messages, it is true that you can appear some other ad. The second application that I am also going to recommend, but it is true that it does not work as well as Transcriber, is Textr. It's called like this, T-E-X-T-R, Voice Message to Text. It's called this application, which will allow you to convert any voice note also in text. It's one of the best options, right? But not only for WhatsApp, because it will also allow you with any other application of instant messaging. To use it, well, to use it, all you have to do is, in the same way as the previous one, is to share that same voice note, that is, select that same voice note and, well, share it with this same application. Of course, in this case, it will take you to this same application in question to make the transcription. It's worth it because it recognizes up to 71 languages, including, of course, Spanish, but also, for example, Catalan, and it also stands out because it does not have a time limit in the voice notes, although it is true that it takes a little longer, well, when the audio is a little longer. Of course, as I already told you, I have found myself with quite a few problems, especially, well, if the pronunciation is not the best, if there is a little noise, well, in these cases we can find ourselves with quite a few errors. If you have an iPhone, you will also be able, of course, to pass those voice notes also to text messages with two other applications that I will also recommend to you. The first and my favorite is Transcript. It is, without a doubt, the best option in case you have an iPhone, even though it is not precisely, in terms of the interface, it is not the most attractive, the most beautiful, but it fulfills without any kind of problem. What you have to do is install this same application on your mobile and, when you have it, open WhatsApp. Once inside the same application, select the audio in question and choose share, where you must select the transcript application itself to obtain the transcription of this same message. The application supports up to 50 languages and for longer audios it is necessary to make purchases, it is true, within the application itself, but the application as such is free, so you will be able to use it without any problem and, in addition, it is not only compatible with WhatsApp, you will also be able to use it with any other instant messaging application . The fourth and last, which I also find quite interesting, although it is true that it has a time limit of 15 minutes, although I do not know who sends 15-minute audios, although there are, it is also true, is Transcribe. This application also allows you to convert any voice note into text in a matter of seconds. But the main feature that also stands out about this application is that it is able to transcribe the sound of any video also in text, so it seems quite cool to me. It is also available for 80 languages and there are even dialects and, as I said, it is not only useful for WhatsApp, you can also use it for other messaging applications. Do you want to recover WhatsApp audios? Well, here I am going to leave you a video that will also come in handy to recover audios because you may also need it at some point or another. I hope you liked this video, if so, I will thank you very much as always, give me a big like, a big like, it costs nothing and see you next time.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
@@ -177,51 +177,51 @@
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:after="120"/>
       <w:tabs>
         <w:tab w:val="right" w:leader="none" w:pos="9000"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:rPr/>
-      <w:t xml:space="preserve">This transcript was exported on 03/11/2026</w:t>
+      <w:t xml:space="preserve">This transcript was exported on 05/09/2026</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>