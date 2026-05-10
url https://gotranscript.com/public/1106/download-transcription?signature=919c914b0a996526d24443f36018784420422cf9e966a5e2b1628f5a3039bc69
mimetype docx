--- v1 (2026-03-14)
+++ v2 (2026-05-10)
@@ -59,51 +59,51 @@
       <w:pPr>
         <w:jc w:val="start"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Speaker 2: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chorizo In the last months, days, weeks we have been invaded by artificial intelligences ChatGPT and others and everything we can do with this is incredible Today I am going to bring you an artificial intelligence so that you can convert text to voice In addition to other things and also to voices like Bob Esponja, Shoda, well-known youtubers, etc. Optimus Prime great no good let's go to the compu that I show you and the first thing we will do is go through this page that I am going to leave you below in the description that is the e-mail font box box page which is the program in question that we are going to use here as they tell us we can use more than 3,200 voices that is, there are a lot of options to make voices and turn your video into something totally different is great for example I am talking and I still ask myself a question and I write para que otra voz me responda en muchas cosas que podemos hacer con esto pero vamos a ver un poquito acá dentro de la página web boxbox creador de voz de texto a voz en inglés este bueno vamos a ver más abajo podemos pasar de texto o podemos grabar las voces y luego pasarla a texto podemos convertir cualquier tipo de vídeo o archivo de audio en texto o al revés de texto a voz editar audios we can dictate eliminate voices and this is great, that is, supposedly in a video of two voices we can eliminate one of them so what we want first is this that says try it for free but obviously the free option is limited if you want to buy it here you have the different options and prices too here we have the installation route we are going to install it we are going to play briefly in the meantime you know what you are going to do you are going to subscribe because this is valuable information subscribe once we finish we give start now we are going to say yes if you ask for some permission good here gives us a little tutorial we are going to skip excellent let's see a little bit of what it is it's about this first good here we have text to speech that would be from text to voice image to speech that is to say some video pdf to speech that is to voice audio speech that is an audio and we can change it to another type of voice calculate download we can download music from some url that is to say if we put a youtube video we can download from here eye is very good record to record and convert is to convert audio video and then to edit audio let's go to what we want that is text to speech I'm going to write hello subscribe to the techno hand and we are going to put the language of output we are going to put it in Spanish because I am Argentinian, but look at all the languages ​​we have. Argentinian Spanish, let's see, old boys, we have real people, we are going to confirm, we are going to give play, hello subscribe to the techno hand, pretty good, we are going to put Spanish but Mexico, let's see what other voices it has, if it has more voices, depending on the language we choose, we have more or less voices, we are going to put a woman, convert, here is everything that we were converting, no hola suscríbete a la mano tecno me gusta me gusta acá podemos cambiar la velocidad podemos darle una pausa distinta mira de un segundo 0,5 a ver</w:t>
+        <w:t xml:space="preserve">Chorizo In the last months, days, weeks we have been invaded by artificial intelligences ChatGPT and others and everything we can do with this is incredible Today I am going to bring you an artificial intelligence so that you can convert text to voice In addition to other things and also to voices like Bob Esponja, Shoda, well-known youtubers, etc. Optimus Prime great no good let's go to the compu that I show you and the first thing we will do is go through this page that I am going to leave you below in the description that is the e-mail font box box page which is the program in question that we are going to use here as they tell us we can use more than 3,200 voices that is, there are a lot of options to make voices and turn your video into something totally different is great for example I am talking and I still ask myself a question and I write para que otra voz me responda en muchas cosas que podemos hacer con esto pero vamos a ver un poquito acá dentro de la página web boxbox creador de voz de texto a voz en inglés este bueno vamos a ver más abajo podemos pasar de texto o podemos grabar las voces y luego pasarla a texto podemos convertir cualquier tipo de vídeo o archivo de audio en texto o al revés de texto a voz editar audios we can dictate eliminate voices and this is great, that is, supposedly in a video of two voices we can eliminate one of them so what we want first is this that says try it for free but obviously the free option is limited if you want to buy it here you have the different options and prices too here we have the installation route we are going to install it we are going to play briefly in the meantime you know what you are going to do you are going to subscribe because this is valuable information subscribe once we finish we give start now we are going to say yes if you ask for some permission good here gives us a little tutorial we are going to skip excellent let's see a little bit of what it is it's about this first good here we have text to speech that would be from text to voice image to speech that is to say some video pdf to speech that is to voice audio speech that is an audio and we can change it to another type of voice calculate download we can download music from some url that is to say if we put a youtube video we can download from here eye is very good record to record and convert is to convert audio video and then to edit audio let's go to what we want that is text to speech I'm going to write hello subscribe to the techno hand and we are going to put the language of output we are going to put it in Spanish because I am Argentinian, but look at all the languages we have. Argentinian Spanish, let's see, old boys, we have real people, we are going to confirm, we are going to give play, hello subscribe to the techno hand, pretty good, we are going to put Spanish but Mexico, let's see what other voices it has, if it has more voices, depending on the language we choose, we have more or less voices, we are going to put a woman, convert, here is everything that we were converting, no hola suscríbete a la mano tecno me gusta me gusta acá podemos cambiar la velocidad podemos darle una pausa distinta mira de un segundo 0,5 a ver</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Speaker 3: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
@@ -264,51 +264,51 @@
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:after="120"/>
       <w:tabs>
         <w:tab w:val="right" w:leader="none" w:pos="9000"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:rPr/>
-      <w:t xml:space="preserve">This transcript was exported on 03/14/2026</w:t>
+      <w:t xml:space="preserve">This transcript was exported on 05/10/2026</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>