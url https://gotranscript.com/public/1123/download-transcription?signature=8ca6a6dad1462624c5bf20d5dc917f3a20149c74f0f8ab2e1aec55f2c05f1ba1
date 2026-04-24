--- v0 (2026-02-21)
+++ v1 (2026-04-24)
@@ -88,51 +88,51 @@
       <w:pPr>
         <w:jc w:val="start"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Speaker 1: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">And just what we did not want happens, right? That it sounds robotic. And this is where the next procedure comes in. We will go to tools and we will go to online TTS services. This other window will be displayed to us. We are going to put the same text and now yes. What we have down here, these tabs down here, are other services. I would recommend Microsoft Azure and here we have other options. A lot of languages ​​with even regions. We can also modify speed, tone, volume, there is Dalia and Jorge. And in parentheses it puts us neural. I do not know if you have heard of neural voices, but they are voices with artificial intelligence that help us give that naturalness to the voice and we are going to listen to it. To play it we need to save it, so we are going to put a name to the file. And we save it. Oh, it sends us an error. Something happens right now with this software, we do not know if it is a bug or it is working like this. But this box down here that says API key, because it requires an API. If you do not know what an API is, we have a video explaining what an API is. We remove it and now it lets us save. As I say, we do not know if it is a bug out there, but if you want to take advantage of it, it would be fine. In case it is something you are going to fix. So depending on the amount of text, it will take more or less to process it. We were doing some tests and we did not find a word limit so far. I think we copied almost a complete book. Obviously, it takes half an hour to process. But here we have the notification. Complete recording. Let's listen. Here we can already notice certain things. This is not perfect. As we saw, every time a sentence ended, it stopped. Here we get into the text edition. Now I put a different text, a shorter text, so as not to put the whole book from the beginning. Let's add the text to see if it gives us a different result. It sounds much better. With a well-conformed text file, it sounds much better. If we want this text to sound good, the ideal is that every jump, every time we are going to give it, is at some point. Point and apart. Change of paragraph. Ok, I already modified the text a little so that it sounds much more fluid. I tell you, here you will have to conform the text well and how it looks reflected here. I know it seems laborious, it seems tedious. But it is a service that is being offered for free. It is the plus, the biggest plus that is being offered to us. And we can use the other services. We can use, for example, Amazon Polly. The voice of Mia Neural, who is the only one who has it in this modality. The truth is that one of the best voices we have found is in Microsoft Azure. And getting it for free. And well, this is the recommendation that we bring you today. It is not the newest, the newest. But it works, it is not perfect. On the internet there are many tools that provide you this. And also with their points in favor and against. If you want to think about another service, the points that you could verify is. The amount of voices that it provides you. How those voices are heard. Right now there are many that are advancing. Especially for artificial intelligence. How much those voices cost you. Because yes, I tell you, there are better services. But let it go. And also if it gives you the possibility to download the file or not. Modify the voice. As for example here, speed and tone. Let's do one more test. Modifying the speed to 1.10. And lowering the tone, minus 2. It sounds good. The truth is that I heard it quite well. I do not know. If you want to add it to a presentation that you have to do. Add a little voice. Or a simple presentation. Some titles. I do not know. There if it runs on your need. Your imagination. But the joke is that you have the option. There are services by Google. Google Cloud. Amazon Polly. Baidu. IBM Watson. That in fact I think we have already mentioned it on the channel. The good thing is that if you look. It has a tab down here on the right. That says go to the site of the service you are using. If we go to Microsoft. This page will open up. And here it is, look. Free Azure test. Here we already introduce ourselves. To the specialized service as such. Where we will surely have to pay. If they give you a free test. What do you think it means? Even Microsoft Office. If you have the license. It has its own dictator. You can also use it. And the truth is that it does not sound bad at all. So as not to extend ourselves more. So far we leave it today. If you are interested in knowing about some other service. You can tell us. Or you say. Hey, I found this one. I do not know how much. Well, we check it. No problem. And also leave us in the comments. If this service is useful to you. If you plan to use it. If this information helped you. It would help us a lot. And do not forget to follow us. In all our social networks. As well as join our Discord community. And see you in a next video. It's simple.</w:t>
+        <w:t xml:space="preserve">And just what we did not want happens, right? That it sounds robotic. And this is where the next procedure comes in. We will go to tools and we will go to online TTS services. This other window will be displayed to us. We are going to put the same text and now yes. What we have down here, these tabs down here, are other services. I would recommend Microsoft Azure and here we have other options. A lot of languages with even regions. We can also modify speed, tone, volume, there is Dalia and Jorge. And in parentheses it puts us neural. I do not know if you have heard of neural voices, but they are voices with artificial intelligence that help us give that naturalness to the voice and we are going to listen to it. To play it we need to save it, so we are going to put a name to the file. And we save it. Oh, it sends us an error. Something happens right now with this software, we do not know if it is a bug or it is working like this. But this box down here that says API key, because it requires an API. If you do not know what an API is, we have a video explaining what an API is. We remove it and now it lets us save. As I say, we do not know if it is a bug out there, but if you want to take advantage of it, it would be fine. In case it is something you are going to fix. So depending on the amount of text, it will take more or less to process it. We were doing some tests and we did not find a word limit so far. I think we copied almost a complete book. Obviously, it takes half an hour to process. But here we have the notification. Complete recording. Let's listen. Here we can already notice certain things. This is not perfect. As we saw, every time a sentence ended, it stopped. Here we get into the text edition. Now I put a different text, a shorter text, so as not to put the whole book from the beginning. Let's add the text to see if it gives us a different result. It sounds much better. With a well-conformed text file, it sounds much better. If we want this text to sound good, the ideal is that every jump, every time we are going to give it, is at some point. Point and apart. Change of paragraph. Ok, I already modified the text a little so that it sounds much more fluid. I tell you, here you will have to conform the text well and how it looks reflected here. I know it seems laborious, it seems tedious. But it is a service that is being offered for free. It is the plus, the biggest plus that is being offered to us. And we can use the other services. We can use, for example, Amazon Polly. The voice of Mia Neural, who is the only one who has it in this modality. The truth is that one of the best voices we have found is in Microsoft Azure. And getting it for free. And well, this is the recommendation that we bring you today. It is not the newest, the newest. But it works, it is not perfect. On the internet there are many tools that provide you this. And also with their points in favor and against. If you want to think about another service, the points that you could verify is. The amount of voices that it provides you. How those voices are heard. Right now there are many that are advancing. Especially for artificial intelligence. How much those voices cost you. Because yes, I tell you, there are better services. But let it go. And also if it gives you the possibility to download the file or not. Modify the voice. As for example here, speed and tone. Let's do one more test. Modifying the speed to 1.10. And lowering the tone, minus 2. It sounds good. The truth is that I heard it quite well. I do not know. If you want to add it to a presentation that you have to do. Add a little voice. Or a simple presentation. Some titles. I do not know. There if it runs on your need. Your imagination. But the joke is that you have the option. There are services by Google. Google Cloud. Amazon Polly. Baidu. IBM Watson. That in fact I think we have already mentioned it on the channel. The good thing is that if you look. It has a tab down here on the right. That says go to the site of the service you are using. If we go to Microsoft. This page will open up. And here it is, look. Free Azure test. Here we already introduce ourselves. To the specialized service as such. Where we will surely have to pay. If they give you a free test. What do you think it means? Even Microsoft Office. If you have the license. It has its own dictator. You can also use it. And the truth is that it does not sound bad at all. So as not to extend ourselves more. So far we leave it today. If you are interested in knowing about some other service. You can tell us. Or you say. Hey, I found this one. I do not know how much. Well, we check it. No problem. And also leave us in the comments. If this service is useful to you. If you plan to use it. If this information helped you. It would help us a lot. And do not forget to follow us. In all our social networks. As well as join our Discord community. And see you in a next video. It's simple.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Speaker 3: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
@@ -264,51 +264,51 @@
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:after="120"/>
       <w:tabs>
         <w:tab w:val="right" w:leader="none" w:pos="9000"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:rPr/>
-      <w:t xml:space="preserve">This transcript was exported on 02/21/2026</w:t>
+      <w:t xml:space="preserve">This transcript was exported on 04/24/2026</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>