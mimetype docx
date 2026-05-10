--- v1 (2026-03-14)
+++ v2 (2026-05-10)
@@ -30,51 +30,51 @@
       <w:pPr>
         <w:jc w:val="start"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Speaker 1: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Hi everyone, Today, we will struggling Copenhagen city on our Maps From here view we will go through nature This is in form ofplex This is a squares Hello friends, I give you a new tutorial and this time we will learn how to convert the audio of a video or normal audio mp3 to text simply we will use the tool adobe premiere cs6 for this tutorial must download it on the official page is adobe premiere pro cs6 the last download and install the new project accept accept accept us load this interface work now simply what we have to do is to import the file I will work with this let's open if you want to work with a video file because simply select and ready or if not you can select the mp3 file and here you can see that the video has been loaded in miniature then what we have to do we simply drag it to this timeline we tell you to change the sequence settings so that it fits with the measures of the real video and simply now what we have to do is right click to analyze content to you by default it will appear in English, you have to download a package and install it so you can recognize the audio in Spanish and how the audio is installed in Spanish because they simply go to that page that I will leave in the description of the video and here they go to that part where it says adobe speech analysis model that weighs 181 megabytes for Spanish these are the languages ​​it supports to convert the audios it download 181 megabytes and he downloaded an installer they compress and download this file generates this file and you simply give the click, close the program and install it, click here and what does this installer do? simply simply saves these files that were not in this folder in Spanish previously it was this one in English he creates this folder in Spanish that contains everything necessary to convert to Spanish and this other that is what the installer does after that there they can reopen the program and this Spanish option will appear to them well then right now we select Spanish here can detect faces if the video has faces this option is activated when it is a video when it is an audio is not activated we can also identify speakers that is to say if the audio has the voice of several people when we do a survey an interview obviously there are several voices that are in the audio then we can identify the voices of those people in this case I am going to leave it like this because we only see a voice of a person and right now we are going to accept it automatically it opens us this program in the core and here it begins to convert automatically test 2 remember that this is called my file test 2.24 we hope that it converts and here that sound means that the analysis has already finished now we simply go to the metadata window and here we find the text of this audio then we give play to check in a more pleasant way and we use other programs that only we are going to show text and here we can work with figures and if not instead of this more or less this way as you could see the converted the audio of the video to text had a little problem here at the end obviously we can modify it simply double click and modify the word where they are wrong in this case we have already converted the audio of a video em we can also do it by importing a file can be an mp3 file or sound, they import it, they will open and here it will appear in this option right click to analyze content and the same Well, I hope you like this tutorial as you can see they save a lot of time, they do not need to write be second to second listening to the audio and transcribing a Word file here we simply do it automatically and saves us a lot of time I hope you like it, see you in a next tutorial, like it, share it and see you in a next tutorial, until next time</w:t>
+        <w:t xml:space="preserve">Hi everyone, Today, we will struggling Copenhagen city on our Maps From here view we will go through nature This is in form ofplex This is a squares Hello friends, I give you a new tutorial and this time we will learn how to convert the audio of a video or normal audio mp3 to text simply we will use the tool adobe premiere cs6 for this tutorial must download it on the official page is adobe premiere pro cs6 the last download and install the new project accept accept accept us load this interface work now simply what we have to do is to import the file I will work with this let's open if you want to work with a video file because simply select and ready or if not you can select the mp3 file and here you can see that the video has been loaded in miniature then what we have to do we simply drag it to this timeline we tell you to change the sequence settings so that it fits with the measures of the real video and simply now what we have to do is right click to analyze content to you by default it will appear in English, you have to download a package and install it so you can recognize the audio in Spanish and how the audio is installed in Spanish because they simply go to that page that I will leave in the description of the video and here they go to that part where it says adobe speech analysis model that weighs 181 megabytes for Spanish these are the languages it supports to convert the audios it download 181 megabytes and he downloaded an installer they compress and download this file generates this file and you simply give the click, close the program and install it, click here and what does this installer do? simply simply saves these files that were not in this folder in Spanish previously it was this one in English he creates this folder in Spanish that contains everything necessary to convert to Spanish and this other that is what the installer does after that there they can reopen the program and this Spanish option will appear to them well then right now we select Spanish here can detect faces if the video has faces this option is activated when it is a video when it is an audio is not activated we can also identify speakers that is to say if the audio has the voice of several people when we do a survey an interview obviously there are several voices that are in the audio then we can identify the voices of those people in this case I am going to leave it like this because we only see a voice of a person and right now we are going to accept it automatically it opens us this program in the core and here it begins to convert automatically test 2 remember that this is called my file test 2.24 we hope that it converts and here that sound means that the analysis has already finished now we simply go to the metadata window and here we find the text of this audio then we give play to check in a more pleasant way and we use other programs that only we are going to show text and here we can work with figures and if not instead of this more or less this way as you could see the converted the audio of the video to text had a little problem here at the end obviously we can modify it simply double click and modify the word where they are wrong in this case we have already converted the audio of a video em we can also do it by importing a file can be an mp3 file or sound, they import it, they will open and here it will appear in this option right click to analyze content and the same Well, I hope you like this tutorial as you can see they save a lot of time, they do not need to write be second to second listening to the audio and transcribing a Word file here we simply do it automatically and saves us a lot of time I hope you like it, see you in a next tutorial, like it, share it and see you in a next tutorial, until next time</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
@@ -177,51 +177,51 @@
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:after="120"/>
       <w:tabs>
         <w:tab w:val="right" w:leader="none" w:pos="9000"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:rPr/>
-      <w:t xml:space="preserve">This transcript was exported on 03/14/2026</w:t>
+      <w:t xml:space="preserve">This transcript was exported on 05/10/2026</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>