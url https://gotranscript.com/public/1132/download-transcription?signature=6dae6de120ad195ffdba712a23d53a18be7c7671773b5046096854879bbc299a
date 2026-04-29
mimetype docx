--- v1 (2026-03-14)
+++ v2 (2026-04-29)
@@ -30,51 +30,51 @@
       <w:pPr>
         <w:jc w:val="start"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Speaker 1: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">very good all friends how are you welcome to a new tutorial more this time friends what we are going to do is to pass from text to voice that is to say we are going to use a small application so that we can translate not translate but that you can read our documents in pdf our page of a book of what you want and we are going to do it from a pretty cool application, remember you can look for more info about this application because it will read us more than 1,500 words but hey, you know that you can buy the complete version so that it reads all the files you want but hey, select what you need and there it will give you that correct reading, okay, because this is a pretty good tool because we can be, I don't know, instead of being reading, it's like we're listening to a podcast about that book, right? So it's in something that we can be doing other things and you are learning you are listening and I think it will be better than with anyone to dedicate themselves to optimize time go to the end that is the goal that while you are not I know this working doing other things you are listening to what is that reading of that book those chapters that you need and well you optimize times instead of spending all the time reading because you simply work and you listen to what you have to listen to those two things you optimize the time is a wonder we are going to see what it is about friends stay with me we are going to start with this video I have what are two methods to be able to do the test of this in this application first we are going to see the application is called pichify and well, once you access it, it simply comes as a small tutorial of what the application is for, what are you going to use simply the next one and it tells you to choose the voice of the person you want to work later in English Spanish comes in many languages ​​and well what we have to do here the first thing we can do is click on the plus button and you can add a text you can paste text ok if you already you bring it in the folder you simply paste it and it will read it to you but if it is that way I recommend another app that I will leave you in the description that there are infinite words ok but here you can for example scan the pages ok or basically take it as a photo and you can also import a file ok in this case we are going to do tests here I have a book ok ghost book and we are going to take a photo to a page to do the test very well because I am going to give it here where it says scan pages ok we are going to confirm but we give all the necessary permissions and here I am going to is to give it this photograph take simply there like that like that out there we are not going to give it to this one, it did not take the photograph of a page, we are going to give it here in the next one, it is this one here, we are going to cut it so that it looks as good as possible because if it looks like a curve as if it were tremendous, we are going to take it again because as I did not like it, I am going to take it around here I am going to give it to who to restart return return and here I am going to give it to return and I am going to give it here to close let's discard again I am going to give it here friends I will do it well let's do it all right let's do it here allow allow now yes friends it is simply here we are going to give it and we are going to take our photograph they come to see everything that I am doing let's do it here in taking the photo is ok then I'm just going to focus well now if we are going to enter the camera well and there it is we are simply going to wait there it is I think we have already taken it well and I am going to give it here in next now if we are going to give it here in this one and we are going to cut it now if we are going to cut the text we are not going to hold well where our text is for example it can be this paragraph something out there look look there the better we select it it will be much better it cannot be like this this is for a specific text not if you want to listen I don't know a complete book a chapter of a complete book it may be that you take photos like this to the whole sheet this we are doing tests but I know that you can take the photo page by page in a very good way you pass it like this and then you make it a podcast no then it can be like this if you have the book in pdf right now we see how we are going to save it here ok and there we have the text friends we simply give it to save and here I know to get better results during reading, cut your photos, of course, it is what we have just done, we give it to validate, now it is processing it, we are simply going to wait for it to do the processing of the information and now to be able to hear what our text is, it is worth there, as you can see, we are simply going to do the following here and we already have the demonstrable value and the constructive obligations, in turn, the classification of the produced and unproduced assets ready friends is what we saw in the photo that we took practically this is the text and here it is friends that you can see it has transformed it well obviously cutting the photo well making the cut well is what makes the attraction more exact and obviously if the book is not damaged it is not wet if it is in good condition it will be much faster so this is the way to take photos of our books there are old people and transform them into an audiobook into a podcast it will not be quite good and so we can pass it on to someone change of a change not then I do not know friends you as you want to use it there is a method that is through the camera scanning the pages of the book and transform them ok the second the second method that we can use is to import a file ok in this case we are going to select one of our pdf files in this case I am going to go here to recent ones of what is my well basically my phone and we are going to select some of the files it may be that it is here in downloads ok we are going to select it and I have it here ok I am going to select this file and there it is I am not going to give it here then later it will reproduce it if I give it here in in reproducing there it is I want you to see it says chapter 7 about foreign trade foreign trade never produces anything immediate effect in the totality of the values ​​of a country and practically here it comes is worth the foreign trade never produces anything then here it comes and it has me made this conversion but I want let's see the pdf file I'm going to go out move here in my files I'm going to go here to downloads which is where I have it and here it is I'm just going to give it here in update I'm going to look for it and I'm going to open it here here is the external commerce the external commerce never produces anything as an immediate effect I am taking because I want you to see that it works pretty well and it is all this pdf file the one I loaded is worth and it has translated it to me well it has created it to me here in all this is a lot it is not five minutes 547 and practically I with this because I could already enter well it is not translation but I can already listen to my full chapter and while I do not know I put the podcast there because I put my headphones on I continue working on what I have to do and optimize times the truth is that it is quite great that you can do on this side you give it a touch you can select in this case I have alejandro from in Spanish but you can select more here there are some other characters for example diego is also diego a Spanish voice from Spain can not be Alejandro you can choose Brazilians Portuguese obviously for that French language and in English or in American English or you can choose even until it comes out there is worth then once you select your voice you can give here if you want it to be faster it is worth because it can also be that you listen to it a little slow you can upload it to x 2 x 4 but hey and later you want me to speak very fast well then you have to acquire the premium versions but it seems to me quite great and now yes that in the normal voice I think it is the standard so that we pay attention and well it seems to me an excellent application friends we already did the complete review of speech five an application that allows you to go from text to voice and you can transform it into practically a podcast there you are going to have it to be able to listen to it when you want, for example, I am going to select this one, you can give it here to share and practically you can share the text, you can share the text with whoever you want, not practically with friends with whoever you want, you give it here to share, it is shared in text mode so that you can transform it once you have it there in text you can go to a song format but we work in mp3 format because I will leave it to you for another video because in this video we have fulfilled the objective is to transform text to voice and be able to listen to it on our phone, okay friends, see you in the next video, now leave me the comments that you think this application has liked the company quite well quite complete and see you in the next video tutorial my name is daniel and remember you can subscribe that helps me a lot and see you in a next video bye bye</w:t>
+        <w:t xml:space="preserve">very good all friends how are you welcome to a new tutorial more this time friends what we are going to do is to pass from text to voice that is to say we are going to use a small application so that we can translate not translate but that you can read our documents in pdf our page of a book of what you want and we are going to do it from a pretty cool application, remember you can look for more info about this application because it will read us more than 1,500 words but hey, you know that you can buy the complete version so that it reads all the files you want but hey, select what you need and there it will give you that correct reading, okay, because this is a pretty good tool because we can be, I don't know, instead of being reading, it's like we're listening to a podcast about that book, right? So it's in something that we can be doing other things and you are learning you are listening and I think it will be better than with anyone to dedicate themselves to optimize time go to the end that is the goal that while you are not I know this working doing other things you are listening to what is that reading of that book those chapters that you need and well you optimize times instead of spending all the time reading because you simply work and you listen to what you have to listen to those two things you optimize the time is a wonder we are going to see what it is about friends stay with me we are going to start with this video I have what are two methods to be able to do the test of this in this application first we are going to see the application is called pichify and well, once you access it, it simply comes as a small tutorial of what the application is for, what are you going to use simply the next one and it tells you to choose the voice of the person you want to work later in English Spanish comes in many languages and well what we have to do here the first thing we can do is click on the plus button and you can add a text you can paste text ok if you already you bring it in the folder you simply paste it and it will read it to you but if it is that way I recommend another app that I will leave you in the description that there are infinite words ok but here you can for example scan the pages ok or basically take it as a photo and you can also import a file ok in this case we are going to do tests here I have a book ok ghost book and we are going to take a photo to a page to do the test very well because I am going to give it here where it says scan pages ok we are going to confirm but we give all the necessary permissions and here I am going to is to give it this photograph take simply there like that like that out there we are not going to give it to this one, it did not take the photograph of a page, we are going to give it here in the next one, it is this one here, we are going to cut it so that it looks as good as possible because if it looks like a curve as if it were tremendous, we are going to take it again because as I did not like it, I am going to take it around here I am going to give it to who to restart return return and here I am going to give it to return and I am going to give it here to close let's discard again I am going to give it here friends I will do it well let's do it all right let's do it here allow allow now yes friends it is simply here we are going to give it and we are going to take our photograph they come to see everything that I am doing let's do it here in taking the photo is ok then I'm just going to focus well now if we are going to enter the camera well and there it is we are simply going to wait there it is I think we have already taken it well and I am going to give it here in next now if we are going to give it here in this one and we are going to cut it now if we are going to cut the text we are not going to hold well where our text is for example it can be this paragraph something out there look look there the better we select it it will be much better it cannot be like this this is for a specific text not if you want to listen I don't know a complete book a chapter of a complete book it may be that you take photos like this to the whole sheet this we are doing tests but I know that you can take the photo page by page in a very good way you pass it like this and then you make it a podcast no then it can be like this if you have the book in pdf right now we see how we are going to save it here ok and there we have the text friends we simply give it to save and here I know to get better results during reading, cut your photos, of course, it is what we have just done, we give it to validate, now it is processing it, we are simply going to wait for it to do the processing of the information and now to be able to hear what our text is, it is worth there, as you can see, we are simply going to do the following here and we already have the demonstrable value and the constructive obligations, in turn, the classification of the produced and unproduced assets ready friends is what we saw in the photo that we took practically this is the text and here it is friends that you can see it has transformed it well obviously cutting the photo well making the cut well is what makes the attraction more exact and obviously if the book is not damaged it is not wet if it is in good condition it will be much faster so this is the way to take photos of our books there are old people and transform them into an audiobook into a podcast it will not be quite good and so we can pass it on to someone change of a change not then I do not know friends you as you want to use it there is a method that is through the camera scanning the pages of the book and transform them ok the second the second method that we can use is to import a file ok in this case we are going to select one of our pdf files in this case I am going to go here to recent ones of what is my well basically my phone and we are going to select some of the files it may be that it is here in downloads ok we are going to select it and I have it here ok I am going to select this file and there it is I am not going to give it here then later it will reproduce it if I give it here in in reproducing there it is I want you to see it says chapter 7 about foreign trade foreign trade never produces anything immediate effect in the totality of the values of a country and practically here it comes is worth the foreign trade never produces anything then here it comes and it has me made this conversion but I want let's see the pdf file I'm going to go out move here in my files I'm going to go here to downloads which is where I have it and here it is I'm just going to give it here in update I'm going to look for it and I'm going to open it here here is the external commerce the external commerce never produces anything as an immediate effect I am taking because I want you to see that it works pretty well and it is all this pdf file the one I loaded is worth and it has translated it to me well it has created it to me here in all this is a lot it is not five minutes 547 and practically I with this because I could already enter well it is not translation but I can already listen to my full chapter and while I do not know I put the podcast there because I put my headphones on I continue working on what I have to do and optimize times the truth is that it is quite great that you can do on this side you give it a touch you can select in this case I have alejandro from in Spanish but you can select more here there are some other characters for example diego is also diego a Spanish voice from Spain can not be Alejandro you can choose Brazilians Portuguese obviously for that French language and in English or in American English or you can choose even until it comes out there is worth then once you select your voice you can give here if you want it to be faster it is worth because it can also be that you listen to it a little slow you can upload it to x 2 x 4 but hey and later you want me to speak very fast well then you have to acquire the premium versions but it seems to me quite great and now yes that in the normal voice I think it is the standard so that we pay attention and well it seems to me an excellent application friends we already did the complete review of speech five an application that allows you to go from text to voice and you can transform it into practically a podcast there you are going to have it to be able to listen to it when you want, for example, I am going to select this one, you can give it here to share and practically you can share the text, you can share the text with whoever you want, not practically with friends with whoever you want, you give it here to share, it is shared in text mode so that you can transform it once you have it there in text you can go to a song format but we work in mp3 format because I will leave it to you for another video because in this video we have fulfilled the objective is to transform text to voice and be able to listen to it on our phone, okay friends, see you in the next video, now leave me the comments that you think this application has liked the company quite well quite complete and see you in the next video tutorial my name is daniel and remember you can subscribe that helps me a lot and see you in a next video bye bye</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
@@ -177,51 +177,51 @@
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:after="120"/>
       <w:tabs>
         <w:tab w:val="right" w:leader="none" w:pos="9000"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:rPr/>
-      <w:t xml:space="preserve">This transcript was exported on 03/14/2026</w:t>
+      <w:t xml:space="preserve">This transcript was exported on 04/29/2026</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>