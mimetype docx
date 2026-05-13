--- v1 (2026-03-14)
+++ v2 (2026-05-13)
@@ -320,51 +320,51 @@
       <w:pPr>
         <w:jc w:val="start"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Speaker 1: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">I'm going to stop it here for a moment. It automatically stops. What do I do next with this text? Well, I just copy it and I can put it in Microsoft Word or whatever document I want, and work on it in a simpler way. However, if there is a problem, it is automatically saving this and you will find it in your... Look, here it is. Document without title. I'm going to put it here. Audio test. Yes. Let's say I closed it. Where do I find it? In my Google Drive. Here it is. Audio test. And there is the document that was left. However, if you find it more comfortable, send it to Word and there you do the review, do the verification, return and put the audio, but then verify that the score, all the subject of quotes, verify that the spelling is perfect, because as he does not make spelling mistakes like us, then the spelling is perfect. And more. Now square the format and the rest. So, I hope it helps you. It is helping me a lot. And I hope we can use it for the work we are developing. I thank you very much for your time. The technical issue. Oh, well, before I forget. It is very important that once we finish doing this, let's come here to the sound configuration and reestablish the configuration. The output, then, that is in speakers and the input that is here in the computer microphone. If we do not do this, then none of the audios that we play will be heard. Because he realizes, he is not looking at the speaker of the equipment, but he is looking at the virtual cable. So, it is important that we reestablish this configuration once we finish, because otherwise we will not hear anything and the microphone will not work. Ready? Do you need to uninstall the application? No, really not. But when we go to do these automatic dictates, then we come here to the sound configuration, right click, open sound configuration and we change the values ​​for cable in both cases. Ready, friends. That's all. I hope it was not too extensive and not too technical. And I hope we take advantage of this tool that technology gives us. Thank you very much.</w:t>
+        <w:t xml:space="preserve">I'm going to stop it here for a moment. It automatically stops. What do I do next with this text? Well, I just copy it and I can put it in Microsoft Word or whatever document I want, and work on it in a simpler way. However, if there is a problem, it is automatically saving this and you will find it in your... Look, here it is. Document without title. I'm going to put it here. Audio test. Yes. Let's say I closed it. Where do I find it? In my Google Drive. Here it is. Audio test. And there is the document that was left. However, if you find it more comfortable, send it to Word and there you do the review, do the verification, return and put the audio, but then verify that the score, all the subject of quotes, verify that the spelling is perfect, because as he does not make spelling mistakes like us, then the spelling is perfect. And more. Now square the format and the rest. So, I hope it helps you. It is helping me a lot. And I hope we can use it for the work we are developing. I thank you very much for your time. The technical issue. Oh, well, before I forget. It is very important that once we finish doing this, let's come here to the sound configuration and reestablish the configuration. The output, then, that is in speakers and the input that is here in the computer microphone. If we do not do this, then none of the audios that we play will be heard. Because he realizes, he is not looking at the speaker of the equipment, but he is looking at the virtual cable. So, it is important that we reestablish this configuration once we finish, because otherwise we will not hear anything and the microphone will not work. Ready? Do you need to uninstall the application? No, really not. But when we go to do these automatic dictates, then we come here to the sound configuration, right click, open sound configuration and we change the values for cable in both cases. Ready, friends. That's all. I hope it was not too extensive and not too technical. And I hope we take advantage of this tool that technology gives us. Thank you very much.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
@@ -467,51 +467,51 @@
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:after="120"/>
       <w:tabs>
         <w:tab w:val="right" w:leader="none" w:pos="9000"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:rPr/>
-      <w:t xml:space="preserve">This transcript was exported on 03/14/2026</w:t>
+      <w:t xml:space="preserve">This transcript was exported on 05/13/2026</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>