--- v1 (2026-03-14)
+++ v2 (2026-05-03)
@@ -30,51 +30,51 @@
       <w:pPr>
         <w:jc w:val="start"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Speaker 1: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Welcome to this video, we will be seeing how we could convert text to voice or audio, until recently it was used what was loquendo, which was a pretty good program, but its voices were very robotic, they were not natural at all, therefore with artificial intelligence official now it is easy to do it in our case one of the best programs that exist for the same is from clipchamp and I can come here opening the program logically that we have to start session with our microsoft account is totally free you can download the clipchamp and in fact in the latest windows updates already comes pre-installed clipchamp in microsoft store we would also have the same I would look for clipchamp this video editor then you can download it free only start with your session nothing else from outlook can be or any to the Microsoft email then here if we see it says create a new video in the start part and I can create it then in the left part of the different existing options let's not forget that if there are many of the tools powered by artificial intelligence then here it says record record and create and here in the part it says create text to voice this is one of the best and you will see that it is really very natural the voices that is why it is driven by artificial intelligence to try to give it a tonality according to the context in chat gpt I could look for it and describe or ask for some text and I can tell you in first person how I overcome the depression in adolescence very well then simply to reflect and I'm going to copy nothing else all this now yes here I'm going to copy it control c I come here and the part down control v and now I can start and approve what would be what we have here then at first I have to choose the language here we say Spanish so that I understand a little better the tones we want Spanish but we can say one of the most neutral is Spanish from Latin America and from Mexico between the two would be because the rest of the languages ​​are more regionalized then here as it is not so much Latin America if there is a Spanish of the United States but there is no Latin America as such then I am going to stay with the one from Mexico if I choose the one from Mexico they are other people the ones that we would have here and in fact it is the country where more people can choose so that me lo hable para que me lo lea este texto de forma natural totalmente hablado si elijo por ejemplo español de guatemala vemos que sólo tengo dos si el hijo español aquí de por ejemplo bolivia sólo tengo dos también y así de muchos países como de colombia tengo nada más que dos pero de méxico tendría acá muchísimos entonces puede elegir uno de esos por ejemplo dalia y le puedo decir acá la previsualización le puedo decir play ahí y vamos a escucharlo</w:t>
+        <w:t xml:space="preserve">Welcome to this video, we will be seeing how we could convert text to voice or audio, until recently it was used what was loquendo, which was a pretty good program, but its voices were very robotic, they were not natural at all, therefore with artificial intelligence official now it is easy to do it in our case one of the best programs that exist for the same is from clipchamp and I can come here opening the program logically that we have to start session with our microsoft account is totally free you can download the clipchamp and in fact in the latest windows updates already comes pre-installed clipchamp in microsoft store we would also have the same I would look for clipchamp this video editor then you can download it free only start with your session nothing else from outlook can be or any to the Microsoft email then here if we see it says create a new video in the start part and I can create it then in the left part of the different existing options let's not forget that if there are many of the tools powered by artificial intelligence then here it says record record and create and here in the part it says create text to voice this is one of the best and you will see that it is really very natural the voices that is why it is driven by artificial intelligence to try to give it a tonality according to the context in chat gpt I could look for it and describe or ask for some text and I can tell you in first person how I overcome the depression in adolescence very well then simply to reflect and I'm going to copy nothing else all this now yes here I'm going to copy it control c I come here and the part down control v and now I can start and approve what would be what we have here then at first I have to choose the language here we say Spanish so that I understand a little better the tones we want Spanish but we can say one of the most neutral is Spanish from Latin America and from Mexico between the two would be because the rest of the languages are more regionalized then here as it is not so much Latin America if there is a Spanish of the United States but there is no Latin America as such then I am going to stay with the one from Mexico if I choose the one from Mexico they are other people the ones that we would have here and in fact it is the country where more people can choose so that me lo hable para que me lo lea este texto de forma natural totalmente hablado si elijo por ejemplo español de guatemala vemos que sólo tengo dos si el hijo español aquí de por ejemplo bolivia sólo tengo dos también y así de muchos países como de colombia tengo nada más que dos pero de méxico tendría acá muchísimos entonces puede elegir uno de esos por ejemplo dalia y le puedo decir acá la previsualización le puedo decir play ahí y vamos a escucharlo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Speaker 2: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
@@ -641,51 +641,51 @@
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:after="120"/>
       <w:tabs>
         <w:tab w:val="right" w:leader="none" w:pos="9000"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:rPr/>
-      <w:t xml:space="preserve">This transcript was exported on 03/14/2026</w:t>
+      <w:t xml:space="preserve">This transcript was exported on 05/03/2026</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>