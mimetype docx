--- v0 (2026-02-21)
+++ v1 (2026-04-16)
@@ -30,51 +30,51 @@
       <w:pPr>
         <w:jc w:val="start"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Speaker 1: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Hello, how are you my people? I hope you are having a very, very good time. In this video we are going to see how to pass our voice, how to pass our voice to text, perfect, but we are going to do it from a mobile phone, perfect, that this is very clear, we are going to do it from a mobile phone. You also have to take into account the way we speak, the clarity with which you speak, with which I speak, the tone of voice so that the application can recognize and clearly detect the audio or voice that we are transmitting to the application. So, in my case, I'm going to do it with a microphone, I have a microphone from Solapa that they call it, perfect. So, because with the microphone, the phone, although it records well, but it sounds different. So, I think the phone or the brand is not very interesting, what is interesting is the application with which we are going to do it. then in my case I will be using an application that we find in the store but there is a but and it is that the application is paid, perfect, it is this application that we can look at here is this the application perfect then as I repeat in the store we find nothing of what name here is of paid mention perfect then what we are going to do is open the application once we have the application open what we have to do is go to this wheel toothed from here we have to go to this toothed wheel let's click and here we are going to click where it says voice to text perfect we are going to click here where it says voice to text we click and here we have that where it says language we are going to click and we have to which look we have to look for the language that you speak in my case I half speak Spanish in my case I chose Spanish Mexico if I'm not mistaken I think it means mx perfect there are other options for Spanish there are other languages ​​there you simply choose your language and select it where it says language of the voice synthesizer, give a click and also do the same, look for your language and in my case I chose Spanish Spain, I click and that's it, in my case I have marked this option, I am using the version of this application, it is 4029 if I am not mistaken, perfect then I marked this option and we can already click back, for the moment because here there are more settings, audio settings for example something important also that if you want to record from a microphone as in my case well I showed you that here I have a microphone so I have to come here to the toothed wheel I have to also enter the toothed wheel perfect and we give a click where it says audio settings and we give a click where it says audio source here we have to choose the first option so that the microphone, perfect, we click and that's it, obviously there are more settings, audio quality, etc. etc. that you can go, let's say, fiddling around as we call it here in my beautiful country Colombia, so once you have configured the languages ​​and the microphone and everything else, obviously if you do not have a microphone, then leave it as it is that it will recognize you with the microphone of the phone then we give a click here in this blue circle that looks big enough to start recording then this is a perfect audio test to pass that audio to text using this application ok ok we finish finished to stop it, we click on the red button and that's it, it stopped. Where do I find that audio track? I find it here in this rectangle like with those rulers, we find it there, we click, in my case it is the first one, perfect, then in my case it is the first one, I am going to disconnect the microphone so that we try to hear a little what it sounds like and what, well, what I I recorded if it really is that we are going to see here the selection or if I want to listen to the selection and I give a click here on this button</w:t>
+        <w:t xml:space="preserve">Hello, how are you my people? I hope you are having a very, very good time. In this video we are going to see how to pass our voice, how to pass our voice to text, perfect, but we are going to do it from a mobile phone, perfect, that this is very clear, we are going to do it from a mobile phone. You also have to take into account the way we speak, the clarity with which you speak, with which I speak, the tone of voice so that the application can recognize and clearly detect the audio or voice that we are transmitting to the application. So, in my case, I'm going to do it with a microphone, I have a microphone from Solapa that they call it, perfect. So, because with the microphone, the phone, although it records well, but it sounds different. So, I think the phone or the brand is not very interesting, what is interesting is the application with which we are going to do it. then in my case I will be using an application that we find in the store but there is a but and it is that the application is paid, perfect, it is this application that we can look at here is this the application perfect then as I repeat in the store we find nothing of what name here is of paid mention perfect then what we are going to do is open the application once we have the application open what we have to do is go to this wheel toothed from here we have to go to this toothed wheel let's click and here we are going to click where it says voice to text perfect we are going to click here where it says voice to text we click and here we have that where it says language we are going to click and we have to which look we have to look for the language that you speak in my case I half speak Spanish in my case I chose Spanish Mexico if I'm not mistaken I think it means mx perfect there are other options for Spanish there are other languages there you simply choose your language and select it where it says language of the voice synthesizer, give a click and also do the same, look for your language and in my case I chose Spanish Spain, I click and that's it, in my case I have marked this option, I am using the version of this application, it is 4029 if I am not mistaken, perfect then I marked this option and we can already click back, for the moment because here there are more settings, audio settings for example something important also that if you want to record from a microphone as in my case well I showed you that here I have a microphone so I have to come here to the toothed wheel I have to also enter the toothed wheel perfect and we give a click where it says audio settings and we give a click where it says audio source here we have to choose the first option so that the microphone, perfect, we click and that's it, obviously there are more settings, audio quality, etc. etc. that you can go, let's say, fiddling around as we call it here in my beautiful country Colombia, so once you have configured the languages and the microphone and everything else, obviously if you do not have a microphone, then leave it as it is that it will recognize you with the microphone of the phone then we give a click here in this blue circle that looks big enough to start recording then this is a perfect audio test to pass that audio to text using this application ok ok we finish finished to stop it, we click on the red button and that's it, it stopped. Where do I find that audio track? I find it here in this rectangle like with those rulers, we find it there, we click, in my case it is the first one, perfect, then in my case it is the first one, I am going to disconnect the microphone so that we try to hear a little what it sounds like and what, well, what I I recorded if it really is that we are going to see here the selection or if I want to listen to the selection and I give a click here on this button</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Speaker 2: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
@@ -235,51 +235,51 @@
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:after="120"/>
       <w:tabs>
         <w:tab w:val="right" w:leader="none" w:pos="9000"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:rPr/>
-      <w:t xml:space="preserve">This transcript was exported on 02/21/2026</w:t>
+      <w:t xml:space="preserve">This transcript was exported on 04/16/2026</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>