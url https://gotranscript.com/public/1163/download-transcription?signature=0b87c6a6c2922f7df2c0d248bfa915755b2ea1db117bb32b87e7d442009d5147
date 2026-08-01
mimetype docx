--- v2 (2026-06-01)
+++ v3 (2026-08-01)
@@ -235,51 +235,51 @@
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:after="120"/>
       <w:tabs>
         <w:tab w:val="right" w:leader="none" w:pos="9000"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:rPr/>
-      <w:t xml:space="preserve">This transcript was exported on 06/01/2026</w:t>
+      <w:t xml:space="preserve">This transcript was exported on 08/01/2026</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>