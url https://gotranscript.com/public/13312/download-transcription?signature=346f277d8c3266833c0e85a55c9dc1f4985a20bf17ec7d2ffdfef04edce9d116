--- v1 (2026-03-14)
+++ v2 (2026-05-09)
@@ -59,51 +59,51 @@
       <w:pPr>
         <w:jc w:val="start"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Speaker 2: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Hello everyone and welcome to this course where we are going to learn to use ChatGPT. This course, as Adrián commented, we have focused it so that it is useful both for people who have never used this tool and for people who have been using it for a long time, but I am sure that if you watch this video you will be able to extract a lot more potential from it, since in most courses or in most videos people only scratch the surface of what this fantastic AI tool is capable of. Before getting into the subject, I am going to briefly introduce myself, my name is Ramón, I work on the team of Adrián helping him prepare some of his videos, and I consider that I am the right person to teach this course, mainly because I have been using this tool for a long time. In fact, before even, as Adrián commented, that the ChatGPT itself came out, since prior to this tool there was already a previous version that allowed you to interact with the artificial intelligence of this company. Much more rudimentary, a little more complex, but that still allowed you to make your first interactions. That said, and without further ado, let's get into the subject. We will start with a brief introduction. What is ChatGPT? ChatGPT is nothing more than an interface to interact with a much larger program than ChatGPT, that is, we are going to enter the ChatGPT website and we are going to move the mouse, we are going to type, we are going to touch buttons, and behind that there will be a much larger program on OpenAI servers, which is the company behind ChatGPT, which will be running what is known as an LLM. LLM are the acronym for Large Language Model, or in Spanish it would be a large-scale language model. Basically, this is a computer program that, as I say, normally would have to interact with it through code, through typing code, but thanks to this company OpenAI we can interact with it through a much simpler interface, as we will see later. In the case of ChatGPT, the language model we are talking about is, worth mentioning, GPT. And this language model has gone through several versions, let's say, through several updates, in a way. The power of each of these updates, or of these versions, is measured in parameters, that is, in the amount of data that this language model uses to generate its results. In the case of GPT-1, it had 117 million parameters. In the case of GPT-2, we are talking about 1,500 million, or what would be 1.5 billion, let's say, Americans, that is, about 10 times more parameters than the previous version. In the case of GPT-3, it would be about 10 times more, that is, we are talking about 175 billion Americans. And in the case of GPT-4, we are talking about, and in fact I had to put it like this because otherwise it would not come out of the screen, 1.76 trillion Americans, that is, again, about 10 times more than the previous version. And that is why we have represented it like this, with this fade here, because, as I said, this would not end here, but it would be much higher, it would be approximately 10 times the number of parameters that GPT-3 had. That said, here we are talking about a language model, that is, a model that from text generates more text, but there are many other types of models. We have, for example, mechanical models, that is, models of artificial intelligence that allow you to design a 3D piece and apply different forces as if you were in the real world, to see, for example, from what point that piece you have designed would break. We have, for example, sociological models that allow you to predict people's behavior in different scenarios. These are used, for example, in a pandemic situation. For example, the pandemic that we lived a few years ago was very important to predict people's movements and how those movements would affect the different infections. We also have meteorological models that also use artificial intelligence to predict time. Or, for example, economic models that use artificial intelligence to predict future crises or future economic cycles. Within the category of language models, there are other similar models or variations of the same that allow us to do very different things than we are used to, for example, with GPT-3. One of them would be a text-to-speech model, which basically what a text-to-speech model achieves is that from a text input we generate a voice. This is very famous, the Azure iSpeech, which is an artificial intelligence model from Microsoft. We also have Speech-to-Text, which is basically the opposite. From a spoken text, let's say, from a voice audio, you turn it into text. We also have Text-to-Image, which would be all those models that you introduce a text to it and it generates an image. Like, for example, Stable Diffusion, which is one of the most famous. In addition, this is open source, that is, it does not cost the user and you can run it directly from your computer. We also have, which I am showing here through a video, Text-to-Video models, which have basically become very popular recently from Sora, which is the new artificial intelligence of OpenAI, from the same company that has generated ChatGPT, which allows you to generate videos like this one here. That is, in this specific example, I put in the text A woman with style walks down a street in Tokyo, full of warm and bright earrings and posters animated by the city, wears a black leather jacket and a long red dress and black boots. And from this text, it has generated this video, which, as you can see, is amazing. And these are the things that are being achieved today with artificial intelligence. All these models that we have just seen, as well as the different versions of GPT, work with something called Deep Learning. Basically, it is a type of program, a type of model, since it would largely be the same, in which the human brain is tried to imitate. That is, nodes are created, which would be the equivalent of neurons, and connections are generated between these nodes, so that if a connection that was generated during training is considered positive, that is, it is considered to have been a good connection, this connection is strengthened. That is, all the connections that are going to give positive results are strengthened, and all those that are going to give negative results, that is, results that are not desirable, the weight is lowered, they are not given so much importance. And by and large, as I said, it would work a bit like a human brain. The goal of programming GPT, that is, the intelligence behind GPT chat, in this way, is to make it understand and produce what is known as natural language, that is, written language, like the one I'm using right now to record this video, like the one you would have in a conversation, or like the one you would write, for example, in an email. To make this program respond, let's say, like a human, respond with natural language, what has been done has been to train this program, train this model with a lot of data, specifically 570 GB. 570 GB at first glance may not seem like a lot of data, since most of us on our computer either have much more than that, or we get close to that, around 200-300 GB of data on our computer, but really, if we transfer it to text, since this program has been trained with text, we are talking about approximately 20 million books in text. Obviously, in this case, it does not contain only books, it contains all kinds of data, it contains newspaper articles, it contains social media posts, it contains all kinds of information, but to put it a little in perspective, we have decided to make the comparison with books, and those 20 million books would be approximately twice as many books as the British Library, which is the largest library in the world. In addition, ChatterPT does not use only that initial information, but it is fed back with the information that users generate when using it, that is, every time you are using ChatterPT, you are using that information to learn even more and offer better results for the future. As for the company behind ChatterPT, which we have already mentioned before, it is OpenAI. This company was created in 2015, Elon Musk was one of its founders, but the visible face and the most recognizable person within OpenAI is called Sam Allman, who is this person here. He is one of the most important members of the board, and the curious thing, let's say, at the business level of this company, is that it started as a non-profit foundation, that is, it started as a company with an open source code, that is, a code that was open to everyone and that everyone could use for free, but in 2019 a non-profit company was created that controls part of this non-profit company. So, to put it simply, today OpenAI could be said to be a private company. And GPT-4, which is the latest version of the OpenAI code, can no longer be obtained publicly, for free, and the only way to interact with this artificial intelligence model is to go through OpenAI and pay the cost they charge you. This change is mainly due to the fact that Microsoft, the well-known company that produces the Windows operating system, among many other things, entered with an investment of 10 billion and forced a little to make this change, since today it controls 49% of the private company that is behind OpenAI. If we talk about competitors, that is, alternatives to GPT-4, which we remember is the artificial intelligence that is behind chatGPT, we have mainly two. We have Gemini, which belongs to Google, and we have Lama2, which belongs to Meta, that is, the company that used to be called Facebook, and which has the particularity that today Lama2 is still open source. That is, like OpenAI at its inception, and today it is no longer like that, Lama2 is open source, you can download it, you can run it on your computer, and you do not need to go through the ring or pay anyone or use any web page to be able to use this artificial intelligence. The problem is that you are going to need a fairly powerful computer, specifically for the most powerful version of Lama2, which would be the one that competes a bit with GPT-4, the artificial intelligence behind chatGPT. We are talking about that you need an RTX 4090, which is a fairly expensive graphics card, and you need 64 GB of RAM, that is, you need a higher-end computer, to be able to run it locally. Even so, as with chatGPT, there are portals, there are interfaces that allow you to interact with Lama2, but again here we are already talking about payment services. Anyway, today it does not make much sense to use any of these competitors, since chatGPT has a 60% market share, and this is very important, and in fact it is something that you can apply in any software, even though it hurts us, it is always better to use the software that has the most market share, that is, the software that uses more people, because if one day we have a problem, it will be much easier to find information on how to solve it, or find informative videos like this, if we are using the most popular software, rather than if we are using the competition. And considering that chatGPT has a 60% market share, not only of text models, but of artificial intelligence tools in general, we are talking about that, in principle, it is the best option with difference. That said, and after this reintroduction, we are going to get down to business, and we are going to start with the practical part, that is, we are going to see how we are going to create our account in chatGPT. To do this, we are going to go to this link, which we are going to leave you in a document in the description, and it will take you to this page here, where we can either log in, or create an account. We, in this case, since we do not have an account, we are going to want to give it here, to sign up, which is to create an account. It gives us several options, we can either create the account with an email and later with a password, or we can create it directly with our Google account. In my case, and I recommend you do the same, if you have a Google account, I'm going to do it with my Google account, since it is much more practical. We are going to click here, we are going to select the account we want, I am going to select this one here, and we are going to give it to continue. Here it gives us a brief introduction, we are going to give it to OK, and done this, we already have the account created. Now, if we go up to the left, we see that the version that comes out by default is chatGPT 3.5, which is not chatGPT 4, that is, the version is more powerful, the newest version that we are commenting. To be able to use chatGPT 4, as you can see here, it will force us to improve our account to a premium account. So, it is true that you can already start interacting with chatGPT using this more basic version, but we are going to see now a comparison of why I think it is essential to improve your account from the basic version to the premium version if you want to start using chatGPT, since the basic version is very limited. I want to emphasize that this is not a video sponsored by OpenAI, nor chatGPT, nor much less, but it is simply the version that I use and it is the version that I would recommend without a doubt if you are going to use chatGPT in your daily life. So, let's go back to the presentation and let's see the limitations that this free version offers that we are talking about. To start with the free version, we can simply use text, instead, with the paid version, we can use both text and images as well as voice. We will see this later. Then, what we commented, we cannot use chatGPT 4, that is, the latest version with the free version, instead, with the paid version, yes. We cannot analyze documents, this is also something that we will see later, but in the paid version, you can upload documents to chatGPT and analyze them and interact with them. We cannot generate images, we can generate images with the paid version, with DALI 3, which is OpenAI's artificial intelligence to generate images and that comes directly integrated, as we will see in chatGPT. ChatGPT 3.5, that is, the free version, is much less precise, as we mentioned before, chatGPT 4 is 10 times more advanced than chatGPT 3.5. The premium version also has more memory, that is, you can write more things to it and make it remember all the answers it will give you, and this is very important because, again, we are talking about approximately 10 times more memory in the case of the paid version than in the case of the free version. In addition, the paid version has internet access, that is, you can connect to the internet to find answers, unlike the free version, which simply has the data with which it was trained in 2021, that is, it will have very obsolete information. In addition, the paid version has something called custom GPTs, which are, by the way, specialized chatGPTs, which we will also see throughout this course. And finally, the paid version of chatGPT does have a negative part, and that is that, as its name indicates, it is paid. It costs 20 dollars a month, but if you stay until the end of this course, you will see that I think it is worth all and each of those 20 dollars. Having explained this, let's see how we would improve our free chatGPT version to the paid version. For this, let's go here, let's go here where it says Upgrade Plan. Let's click here on Upgrade Plus. This would be if you want to use it at a corporate level, let's say, use it with more people, share chats, etc. So, for this tutorial, in principle, we will use the plus version of a normal user, let's say, of a new company. And here, it would be simply to enter our payment data. And with all the data filled in, we click here to pay and subscribe. This is also important to take into account that it is a monthly subscription, that is, it is not a single payment, month by month they are going to charge us this amount, which would be the base rate of $20 plus the taxes corresponding to your country, and month by month they are going to charge us until we decide to cancel it, that we can cancel it at any time. Let's click here to continue. Now that we have the paid version, we can go up here and as you can see here, it already lets us change to GPT 4. And this already shows us that we have the paid version. If this does not appear, it is because maybe there has been some error in the payment or maybe something strange has happened and in that case it would be a matter of trying again. It would be very strange that they charge us and that the premium version was not activated. I do not know anyone who has had this happen and it is not a frequent error. So I said, if it does not appear here it is because probably they have not charged us and in that case it is a matter of trying again either with another card or with the same until we get to make the payment. That said, we are going to do a brief review of the interface so that you can see how each of these sections works. First of all, and the most important thing is the section here which is the section to write messages. This will be what we use to interact with ChatGPT. That is, here, for example, I can write what is YouTube and it will give me an explanation of what YouTube is. The funny thing about this and hence the name of ChatGPT is that beyond having asked him this, what I can do is from this text ask him another question or give him another indication. For example, from this text I can say OK, I like your explanation but make it shorter. And as you see here, you have written the same explanation that we have up here about YouTube but much shorter. That is, we can keep interacting about this. And for example, I can ask Can I upload video games to YouTube so that people can play them? Obviously, you can't. And as you see, it answers me here also based on that previous context. Another important thing when interacting with ChatGPT is that, for example, I can return a previous message like this one and tell him the opposite. For example, I want it to be longer and edit the message. And we have done this by clicking on this little button here which is like a pencil. Then, it will erase everything that was there until then and it will make the message much longer. I just finished generating and as you see, I have done it. We have the same explanation we had before but here we have three paragraphs and here we have one, two, three, four, five, six, seven, eight paragraphs. It has done exactly what we have asked. What is the cool thing about editing messages? Well, even though I have lost the previous answer right now, I can click here and not only the previous message is preserved but the whole thread is preserved. That is, we can have different branches because from now on I could write a new message here. For example, I can upload something that is not going to be uploaded to YouTube. Physical documents such as notebooks or papers to YouTube. And as you can see here, what has been generated in a certain way is a sub-branch. That is, we would have two main branches, the one of ok, I like your explanation but make it shorter and the second branch ok, I like your explanation but make it longer with this message that we saw before with the longer explanation. But also, if we go here to the first branch, we have those two sub-branches, the one of ok, I can upload games to YouTube, I can upload videogames to YouTube so that people can play them and the other branch of the physical documents that comes later. They are nonsense, let's say, that I ask you here I have explained a little how the part of the chat works, we have to emphasize also that documents can be uploaded, that this is something that we will see later. They can also be dragged. Then we have here the different chats, that is, here we have a chat but now, for example, if I click here I'm going to create a new chat, for example, I say hello, how are you? It responds here and the new chat that I have generated appears. If, for example, I copy this text here that I have prepared here and I ask how much the Mount Everest measures, Max is creating a new chat and all the different chats that he has opened in the past have been saved here and this stays here forever unless you decide to delete them. For example, we have here the first of all, the one we talked about on YouTube, the one we asked in the chat how it is and here the one we just generated of the Mount Everest and they are always generated with the name, that is, the first phrase that you have passed is generally put as a name. Now it appears in a chat but if I reload, generally, let's see, maybe it has been bugged by this, but hey, I said it. In principle, it stays with the name that you have put in a first instance. This, anyway, is not very relevant since you can always create a new chat. Another thing, look, indeed, here it has already been put. Another thing we can do here is if, for example, we do not like the format in which he has made the response but we do not want to change the text as I have put here, we can give this answer here to regenerate and it will respond again to the same question and as you can see, again, as when we edit a message, a new thread is generated here and now we have the first thread and the second that is being generated right now. And another thing that we can do is that if, for example, now we ask him a longer explanation, explain it in a more extensive way, which would really waste a lot of time since now it will be a lot of time generating the text, what we can do is with this little button here, stop it and move on to the next, that is, we can write it or in a new message or modify what we had already written here. We have many options. In addition, here we have another tool that says Explore GPTs but we will leave this later since it is a little more complex and advanced. Before, other parts of the course come. Another important part to take into account is the issue of adjustments that we can enter here I'm going to leave it in the dark because I like it more. We can go there a double factor of authentication. Basically, this is to make your account safer. We can, for example, delete all the chats we have so far. If I click here Delete All, all the chats I had so far will be deleted and all this among many other adjustments but at the moment either we will leave them for later or they are not too relevant. Having reviewed the GPT chat interface, let's see now what are some of the most optimal ways to interact with this tool to offer you a complete vision of what are the possibilities it offers. For this, we are going to review what are the prompts that basically prompt in Spanish would mean something like indication, stimulus or instruction and it is a text to interact with the AI. There is a concept that is known as prompt engineering that would mean in Spanish ingeniería prompts which is not an engineering but it is usually called that and the objectives of this concept let's say of this philosophy is one is to use the optimal prompt that is, to use the optimal indication through the text that we will introduce to GPT chat in order to achieve a much more effective result, much more efficient and much more consistent. Above all, we also speak in this case of consistency that is, to obtain relatively predictable results for the format for example. So, in order to master this prompt engineering what we are going to try to do is to build a toolbox in order to be much faster and obtain better results when interacting with the tool. The first prompt that we are going to work on is to guide and develop and you have to put yourself in the following situation. Imagine that they ask you what is YouTube? The worst thing is that you do not know how to answer since in the first instance a thousand things come to your mind. This is a bit the same thing that happens to the GPT chat since, as we said, it works as a human brain but of course, it has the computational capacity to generate it instantly. Then it releases exactly what you are asking it. So, if we guide it and, for example, instead of asking what is YouTube, we ask it what is YouTube, explain its three fundamental aspects or what is the size of Mount Everest, give me the result in meters and feet above sea level. If we are much more precise we will get much closer to the result we expect. This is the same as if you talked to a human but applied in this case to the GPT chat. So, we are going to do an example of this and we are going to see the GPT chat and we are going to copy the first prompt we had which is what is YouTube. If we ask it directly this, we will get a similar result to what we have obtained before. And as you can see here, I have already finished writing the prompt and it is already appearing here that it was founded in February 2005, and so on. Imagine that all this does not interest me. As we said, I only want the three fundamental aspects. Instead of asking it directly what is YouTube, we are going to open a new chat and we are going to see the three fundamental aspects. Let's see. And as you can see, we would have it here. The same information has been written to us, but this time it has already been reduced here to its three fundamental aspects. So, yes, because if we were in a hurry or we simply want some information, it would be much easier to locate. And a little bit in the same line, in the other cases, for example, if I want to know how good the mount is, I have to specify to what extent I want the result or with respect to what level. Or, for example, if I want to know what is the difference between drop shipping and drop service, if what I really want to know is which one has more profit margin, the question is given. For example, we are going to do the example with this one. If, for example, I ask this here, what is the difference between drop service and drop shipping? Ok, it has finished generating. Well, as I said, it is a much more extensive explanation. But if I, for example, ask the second part of the question, tell me which one has more profit margin. Here, by the way, there is a missing one. Well, it would have already finished generating and the explanation is already 100% focused on what we are looking for, which is with respect to the profit margin. What we have to keep with this is that it is important that whenever we can, we give all the context and all the details that we can to ChatGPT, since in this way it will be able to get a much closer result to what we are looking for. That is, not to simply stay in a short question without too much context. Another quite useful thing, especially in order to look for answers to questions, because generally whenever we ask ChatGPT, it makes a fairly long answer, is to add things like this at the end of our question or as an answer to its answer. Here, in this case, for example, make it shorter or write it in 100 words, which would be approximately about 30 seconds of reading. It is also important to emphasize that they will never be 100 exact words. Sometimes yes, sometimes not, but generally there is always a little variation there. Or, for example, you can ask for this. Without extending the text, you just explain and there you introduce the part you want to be explained in less than 100 words. In this way, it is clear exactly which part you want to be explained. In this case, the suspended points would represent the part you want to be explained. Throughout the video, whenever you see this annotation of two brackets and something in the middle, it will be because you have to replace it with your text or your word or what you are looking for. For example, in this case, if we go back here again to the text that ChatGPT had written to us about DropService and DropShipping, we can ask for the same, we can tell it to make it shorter. Here, all this text that we had here will be summarized in a single paragraph much more digestible. DropServicing really offers more profit margins sorry, offers higher profit margins than DropShipping because the services have a perceived value higher, all this paragraph, well, all this text rather, would be summarized here. Again, taking back what we had said at the beginning of the video, in case we want to put it in 100 words, we can use the edit function and replace this with this. And we will have the answer here and if we copy this and go to a character and word counter, you see that it tells us 108 words here. How about we comment that it will never be exactly 100 words but approximately it will be quite close. Finally, the last prompt that we comment that would be this here, without extending the text, explains only this part in less than 100 words. We could do the same, imagine, we come back here, we edit the text again, we paste this prompt, which by the way you will have them all in the document in the description, and for example, I want you to explain the issue that has lower variable costs. It is not even necessary to write all the text, but you can say directly, without extending the text, explains only section 2 in less than 100 words. And as it already has the previous context, since it is a little what we commented, the grace of chatgpt that takes into account the previous texts in order to generate new texts, if I write this now, it already directly explains the entire text in less than 100 words. And if I write this here, it explains and directly I'm going to talk, well, that. They are related with time, with the ability of providers, such and such, and it is directly extending this explanation in 100 words. In this case, it would be extended that if I'm not wrong, these would be less than 100. Correct. And nothing, it is doing this same explanation in less than 100 words. Another thing we can do through prompts is fill in gaps within a text or replace the text. Imagine that I have this text, YouTube is a video exchange platform, such and such, basically a text writing YouTube. And I have this paragraph that talks about the feature of YouTube Premium, and I really do not care that this is talked about. What I want is to talk, for example, about monetization. Well, what I can do is grab this text that we originally had on YouTube, fill in the space between brackets, which would be that paragraph that we had in the monetization system through ads. Then it would be as simple as grabbing this prompt. Then we would go here to ChatGPT, open a new chat, paste this prompt. It is very important that the original text is in brackets, because that way we help ChatGPT to distinguish it better, even sometimes to distinguish, let's say, our instruction, which would be this here, from the original text, what we can also do here is jump a line. And this will help ChatGPT understand that this is the text we are referring to, and this down here is the same thing we have here. And now, if I hit enter, and as you can see here, we have already generated a text that would go directly into this space that we had pending to fill in. If we do not want to do it manually, because we are very lazy and we want it to directly integrate into the text itself, then we directly tell it to rewrite the entire text with that new change. And here, as you can see, it has rewritten this text we had here, adding this paragraph, exactly what we asked for, this paragraph that we have added here, which basically what it has done has been to extend the explanation about advertising. Another thing we can do is refer to a paragraph to replace it, but with ordinal numbers. That is, if, for example, our text has five paragraphs, we can ask ChatGPT the following, replace the fourth paragraph with a new paragraph of approximately 60 words that deepens the monetization system through ads. So, in this case, we are going to take back this same text, which already has the paragraph in question, and we are going to ask it for a slightly different prompt. It would be to copy this prompt, but instead of asking it to deepen the fourth paragraph, we are going to ask it the second paragraph with a new paragraph and instead of asking it what it is already treating this paragraph, we are going to combine it with the previous section and we are going to ask it to make it much shorter. So replace the second paragraph with a new paragraph much shorter. We can even ask it the same thing we asked here. Rewrite the entire text with that change and in this way we save asking it later. And here it has rewritten the same text, that is, the first paragraph is the same, the last paragraph is the same, but the middle paragraph, which would be this one here, as you can see, is much shorter than the previous paragraph. While preparing the next explanation, I got this error message and I thought it was important to show it since it is an important limitation that has today to be using ChatGPT 4. Basically, what this message tells us is that we have reached a limit because despite being paying a premium version, even so, this has a cost, let's say, at the level of computer processing for the company that is behind ChatGPT, for OpenAI and they put a limit that basically will be removed in a few hours and right now what it is telling me is that I have to wait until 5.46 pm, which if I'm not mistaken is effectively in two hours before being able to continue using GPT 4. Even so, it tells you that you can use GPT 3. What I'm going to do now to continue the video with GPT 4 is to change to my other account and so we can continue with the video. Ok, I'm already in my other account so let's continue with the course. The next thing we can do through Prompt Engineering is refactorize. Refactorize would mean changing the format, that is, from a format that can be, for example, without spelling errors. Really, what we have explained before cutting would also go into this category but as it is a very useful category I decided to give it its own section. But well, let's go back to the repository where we are and let's start with the first example which would be correcting texts. This is very useful because many times online correctors do not take into account the context of the sentences and, for example, they can make corrections of spelling errors but they cannot make corrections of the structure. Oops, so let's see how the example of one of these corrections would be. Let's go here. I have a text here that I have prepared before which is basically the same text as before but with spelling errors. Here, for example, we get platform with two M's exchange with V that you see is already marking the word itself. So, let's grab this text, we are going to paste it here, we are going to put it in quotation marks, very important, this is always that we paste something, a text with which we want to interact, we put it in quotation marks and we are going to paste this to improve the structure. Then we will grab here and we are going to paste this here. And this we would remove because this is just to indicate that it would be the place where your text would go. We are going to hit enter and, as you see here, we are already correcting all the errors. Here, platform to platform, exchange to exchange, everything is already correcting and there are no errors in the text. In addition, we asked to improve the structure, I do not know it is doing it but maybe I have detected that the structure was already good that ChatGPT had generated for us, that is, it already has a fairly coherent structure, so I think that simply what it has done has been to correct the lack of spelling. Anyway, if we passed him a text written by us and that has a margin of use, surely he would also do it. Another option that we would have within this category of prompts is the fact of simplifying the explanation or explaining it, let's say, for another profile of people. For example, we can tell him to explain it so that a 12-year-old boy can understand it. This is very useful if we want an explanation to be very simple and understood by everyone. So it would be as simple as, for example, in this same text that we just passed before, we are going to paste this prompt and here it is already giving us a much simpler explanation. Here it told us that YouTube is a platform for video exchange online, where the user can upload, share and visualize videos. And here, instead, it tells us, imagine that YouTube is like a giant library, but instead of books, it is full of videos that you can see about anything you can imagine. You see, it is a much more adapted platform to what a smaller child could expect. And in this way, you can get an explanation adapted, so to speak, to all levels, not only to a 12-year-old boy, since if a 12-year-old boy understands it, practically anyone will understand it. Even so, maybe a 12-year-old boy has technological knowledge that an older person does not have. What do we do then? Well, we can ask him, for example, to explain it so that a person who is not a technological native understands it and in this way, it is applied to different profiles of people, depending on what the text is and what our goal is. Within refactoring, we can also ask for, for example, translations. Again, here, ChatRPT is very useful because, despite the fact that the Google translator works very well, again, sometimes the subject of context does not take it into account. And instead, an artificial intelligence does take into account the context. So, this same text that we have here, we can ask it in English. Translate it to English. English. Well, remember that the spelling or typos don't matter because it will understand it anyway, as you can see here. And here it is already translating it to English. Imagine YouTube is like a giant library, but instead of books, it's filled with videos that you can watch about anything you can think of. And it is basically exactly the same text, but translated and, above all, very important, with context, contextually, that is, not word by word, as many internet translators would do. Within what would be translation, we can also do contextual translation of words. For this, you have to give it a little context of where that word would fit. I have used this throughout the preparation of this video, for example, specifically for this slide here. Large language model. The literal translation will be something like a large language model, which does not reflect exactly what it is. So, I asked him, look, I want a translation, but within this context. So, if we go, for example, back to the slide where we are, which is this one here, let's imagine that I want to translate, as you said, the word prompt. If I put prompt to the Google translator and I translate it, well, in English to Spanish, it will tell me immediate. And this does not make sense in the context that we are looking for. We are talking about a prompt in artificial intelligence. So, I'm going here, I'm going to see a new chat, I'm going to copy the command that we are seeing a moment ago. How would you translate the word, and we are going to put it in quotation marks, prompt, in the context of an artificial intelligence tool, artificial, based on a large-scale language model. And here, as you can see, well, I have not yet finished the general, but we can already see it here. It has given us three translations, which are much more in line with what a prompt is, much more than immediate, which would not make sense. Fast, prompt, punctual warning, none of these translations fit, since the Google translator does not have the context. On the other hand, with this, being an artificial intelligence and understanding what you are asking for, you can make a much better translation than you would get with a page like this. Another very useful option, and in fact it is one of the ones that I use the most when refactoring, is this prompt here, which basically allows us to get a much shorter and much easier to read explanation from a long explanation, that is, imagine that I have a text in which they explain one thing to me and I do not have time to read it whole or I do not want to read it whole. Well, I asked for this here, basically I asked for an adaptation of your explanation in a bullet points format, which basically the bullet points is, well, look, I think that in this same PowerPoint we can find an example of what bullet points are, it would be basically this, short phrases that are sometimes not complete by points and that make reading easier and explain a concept in a much shorter and much easier way to read. So, what we are asking for here is that you adapt the explanation in a bullet points format with the essential information, that is, removing everything that is not essential, using incomplete sentences because we really do not need the sentence to be complete to understand what I said, to make it very fast to read. And here we are explaining a little what our goal is, we want it to be easy to read. We are going to apply this prompt to see a little what the result is, following, for example, with the same example that we had before, we are going to resume the Google explanation and we are going to edit this text here to ask for the same. So, we copy this, we paste it, we remove this here because this is in case we want to pass a text to it, and we hit enter. And as you can see here, from this text, which was much longer, it has only taken us the essential points. Online video exchange platform, founded in February 2005, allows you to upload, share and view videos. From a fairly long text, it has taken the essential information from us and has put it in such a way that there are no unnecessary words and that simply with this we can understand the entire previous text. The next type of prompt with which we can talk to ChatGPT is to ask for tables, that is, there are situations in which we may be interested, but a table of a specific topic, either to compare, to order information, etc. So, I said, for example, we can ask it to classify something with its negative points and its positive points. For example, in this case we have this text here, the one that we have just generated, from YouTube. Well, I can ask for the same. We go here, we are going to copy the prompt, we are going to modify it a little so that it makes sense with the previous context and we are going to say, classify these aspects of YouTube in a table with its positive points and its counterpart negative. So, here we are also going to give it a small indication, which is that, for example, the fact that it is founded in 2005 is not a positive or negative point, so we are going to say, omit the points where it does not apply. And this is very important that we ask for a table. We are going to hit enter and at the beginning something weird is going to appear, but as you can see here, the table is already being generated. We already have it generated here and it has done exactly what we asked for. First, the aspect, varied content, positive points, a wide variety of topics and available genres. Counterpart, it can include low-quality or inappropriate content, quite accurate. Aspect, educational tool, access to tutorials and free knowledge, wrong or unverified information, it can confuse. And as you can see here, we have it classified in a table. And this goes further, we can do many more things apart from positive points and negative points. For example, if now I go here, I can say this prompt here, this one that I had prepared here, in which we basically ask for a table with more things, apart from positive points or negative points, which can be a thousand things. In this example, we are going to do it with cars. So, we are going to copy this prompt, we are going to paste it here, and we are going to say, make a list of the 10 most popular cars in history, classified in a table, in order of year of release, for example, with three columns. One for the manufacturer, another for the model, another for the power, and a row for each, in this case, for each car. And we remove these quotes here. Here the text has already started, here in the first instance, it is simply putting us to the list, and we are going to wait a bit for it to finish generating this. Now it has finished generating the list, as you can see, here we have all the cars, and it will start generating the table. This here, very important, many times, when we go to ask ChatGPT for a prompt, this circle that is filled up will appear. This is because ChatGPT has integrated a code interpreter. A code interpreter is basically capable of running simple programs, specifically in Python in this case, and basically what it is doing here is doing code functions. For example, I understand that maybe here what it is doing is analyzing the years and sorting them in the table, because maybe it is not able to sort them with its knowledge, let's say, with the context, maybe it is not able to sort them numerically by year, and what it is doing, I understand, will be to use this information to generate the table and generate it correctly. And as you can see here, as a result of having used this code interpreter, the years are in order as they should be. And we already have the table here and we have exactly the information that we have asked for 10 cars, the ones that ChatGPT has considered to be the most popular, with the manufacturer in the first column, the model in the second, the year in the third, and the power in the fourth. And as we have asked for them, they are sorted by their year of release. Another quite important thing that we can do with these tables is that, directly by dragging and copying them with CTRL-C, we can go to an Excel and directly paste them. This is quite useful if, for example, we wanted to reorder the table based on the year, so that instead of in increasing order, it is in decreasing order. Well, we could operate with this data directly with an Excel, as if we had created the Excel from the beginning and everything is kept in order. Even here, these texts that were in black in the table itself, have also been kept in black in the table that we have pasted. And in the case that we do not like the design, we would simply select it, we would continue here and we would put the design that we want. But these are secondary things from Excel that they would give for their own course. Another thing that we can do with ChatGPT, that is, other types of prompts, would be these here to sort information. And a very strong point of ChatGPT is that its ability to interpret information, in most cases, is far superior to that of a human. And we are going to show it now with an example. Imagine that now I go here to CoinMarketCap, and I copy all this information about Ethereum. I copy all this information about Ethereum, I copy, I copy, I copy, I copy, I copy, I copy. We could even copy all this from here, for example, and all the news here from Ethereum. I copy it all, up to here. Even, look, we are going to download more, we are going to copy it, literally everything, badly copied. I copy all this, I open a Word and I paste it here. Let's see what we are pasting, here it is. As you can see here, the information is crazy, that is, we have giant images, we have weird texts here, all this is not understood very well, it is difficult to know very well what is happening here. On the other hand, if this same information that I have just copied, I go to ChatGPT, and I go with this prompt here, I am going to pass you disordered information, order it, and we paste the information that we are talking about. We see here all the information that we have pasted, which is what we commented, that there are a thousand different data and none of them is very ordered. And ChatGPT is automatically interpreting each of those data and is organizing it for us, let's say, so that it makes sense, so that a normal person can read it. This, obviously, here we already have it in this way, we have it well ordered, this would not be necessary, but let's imagine that, for whatever reason, you have a code, that is, you do not have this, but you have this mess of information, you could go to ChatGPT and do exactly the same. In that same line, another thing that we can do is, instead of asking it to order the information in this format here, which has been putting one thing after the other, we can tell it to order it in a table format, that is, as we had seen before. For this, we are going to use this other prompt that we have here, I am going to pass you the disordered information and order it in table format, omitting the incomplete information. Well, we are going to go here, we are going to open a new chat, we are going to ask for this prompt here, and this time, instead of ethereum, we are going to do the same, but we are going to do it with bitcoin, we are going to copy all this, let's see that I am leaving this here, we are going to copy the same thing that we have copied for ethereum, but this time for bitcoin. We are going to paste it, we are going to go down, as you can see here, we have all the same information, the same as with ethereum, and below everything, the table is already being generated for us, with all the well-ordered and easy-to-visualize information. Another interesting type of prompt that we can use are the perspective prompts. Basically, what we are going to do is ask ChatGPT to behave like an expert in a certain field, and to assist us in different tasks based on the expertise that we have asked for. That is, imagine the situation that I would like to get out of prison. Well, there are different ways to address the problem. You can consult with a nutritionist, with a psychologist even, if maybe I have nightmares at night that I can't control. You can consult with a personal trainer, if, for example, I am already eating well but I need to do sports, with an endocrinologist, that is, with a hormone doctor, let's say, or even with a coach. If my problem is that I really do not get the motivation and I already know exactly what my problem is, but what I lack is motivation, I could consult it with a coach. Well, we can talk to ChatGPT and ask him to help us based on different criteria from different specialists. So we are going to do the test with this prompt, we are going to go back to our reliable ChatGPT, we can close this already. We are going to open a new chat and we are going to paste the same thing that we are seeing here. Guide me on how to lose weight from the perspective of a, and we are going to put, nutritionist. Well, I put it in capital letters, but it doesn't matter. Well, I've been waiting here for a while, but as you can see, it's generating a very long text, so let's stop it. Ah, look, it's just ending now. But basically, as you can see here, all the tips he has given us are related to nutrition, to diet, etc. Energy balance, calories, that is, everything goes in line with the field of nutrition. If, for example, instead of that, we open a new chat and I ask him the same thing, that is, guide me on how to lose weight, but from the perspective, for example, of an endocrinologist, again with capital letters because I was wrong. Well, here he is already giving us much more related tips with the issue of hormones, let's say, with the tips that an endocrinologist could give us. Well, here, reduce sugar intake, glucose levels, portion control, evaluate your hormonal health, etc. Something important, I'm going to stop here now the generation that I've seen before here in the ... no, in this chat it wasn't, let's see, let's reload that it doesn't appear to me. Here it is, okay. Something important that is happening here is that in point number 10 of the first chat that we have opened regarding the subject of perspective, he is telling us to look for support from a professional. This is an important point to emphasize regarding chatGPT and it has come to my mind regarding this and it is that chatGPT can be very useful and can be very intelligent in a way, but it has its flaws. So there is not a person supervising it and the advice that I give you in some case can be wrong, it does not usually happen, but it can happen and it can have consequences. Obviously in the real world, imagine that now suddenly they give me bad advice, I follow them blindly because I trust chatGPT and no one is correcting me. So that is why it is always important, if important decisions are what you are going to make regarding chatGPT, you can also consult it before with a professional and not blindly trust everything he says. This, as we will see later with the subject of investments and such, is very important. Another option we have is to ask chatGPT to explain a specific topic from the perspective of a specific person. For example, explain bitcoin from the perspective of an economist or explain bitcoin from the perspective of a telecommunications engineer. Then, depending on the perspective we ask him, he will give us an explanation or another. If we ask him, for example, from the perspective of an economist, maybe he will explain the monetary part of bitcoin, the monetary policy part, the inflation it has, etc. If we ask him from the perspective of a telecommunications engineer, it would be more of a computer engineer, then maybe he will explain more the aspect of the blockchain, how nodes work, etc. So it is also something quite important. Also in the area of ​​what we talk about, guiding chatGPT towards the goal that we are looking for. Another quite useful type of prompt is that of self-criticism. This comes in handy in the case that you have written a text, that you have written manually, and you want to know if it is a valid text, if it is a good text, or if there are things to improve. Then you can use this prompt, which I repeat, you will have it all in a document that we will leave you in the description, which will tell us, I want you to act as an expert in, and here we would put the field in which we want him to be an expert, and that you make a constructive criticism of the following text. And here we would pay him our text, our image, our document. This can be different types of documents. Find the errors in it and correct them if you think it is necessary. Provide suggestions that can improve the result. If you do not find errors or improvements to do, I want you to communicate it. If a specific section is well developed, I want you to let me know too. This is basically what we do to see, because if not, sometimes chatGPT what it will do, if you ask for self-criticism, if you ask it to criticize a text that you have written, sometimes it will criticize because yes, because it is the instruction that you have asked for, and no matter how good the text is, maybe it will criticize because yes, because it has understood that you expect a criticism yes or yes. On the other hand, if you are telling it that there is a possibility that there are no errors, then it will consider it and it will give you a much more constructive opinion, I want, and that can help you a lot more. So this would be another type of prompts that we can use. In fact, we can even test it with the example that we had before YouTube, to see if I find the chat now. Here, for example, it is already looking for the text. We have the text this, which is the text that we had before YouTube with spelling errors, and we are going to see if we pass this prompt here. Then we are going to remove this and we are going to say I want you to act as an expert in written expression and dissemination. And make a constructive criticism of the following, because in this case it is a text, so we are going to put the following text. And here we would put the text that we want, in quotes, in this case because I have put the example that we had done before for the correction of errors. I have passed a text with errors directly and let's see what it tells us. Here, to begin with, it is already warning us that we have made errors in spelling and typography. Then here it is asking us to divide the text into more paragraphs, so that it is easier to read. Then it is telling us that we can include more details, since this is a very short text, and the expert in dissemination and written expression, which is what we have asked ChatGPT to be in this case, considers that more details should be included. It tells us to use logical errors to improve the cohesion of the text. And here it is already writing to us directly the improved version of that same text. And as you can see, here we already have the corrected text and basically it has applied all these tips that it was giving us before, taking the role that we discussed of expert in dissemination and written expression. So I think it is very useful if it is a text that you have reacted to yourself and you want someone to improve it, since generally the texts generated by ChatGPT themselves will be fine. It makes no sense to ask someone to improve it, but if, for example, you have written your own email, you have written it quickly because you were in a hurry, you can quickly pass this prompt to ChatGPT and have it improved as an expert in email response. The next type of prompt with which we can work with ChatGPT is very useful when we have very long texts that we do not have in a document. That is, if, for example, we have a website that we cannot download and pass as a document, and yet we want to work on that text from that website, we can use this type of prompt here. Basically, what we are going to do is pass a series of sections of the text to ChatGPT. Basically, this is done like this because ChatGPT has a limit of around 800 words per message, so we cannot pass everything at once, but we are going to pass it section by section, and once we have passed all the sections, we are going to ask the question that we want to ask ChatGPT. Imagine that we have a text of five sections. We would say, I am going to pass you a text of five sections, answer only OK until you have passed all the sections. Here, for example, instead of an X, it would be a 5. Section 1D, instead of X, 5. And your section. Section 2D, 5. Section 3D, 5. And when we have passed all the sections, which here would be section 5 of 5, there we can ask him things. We can say, passing through the sections of the previous text, and your question. And then we would say, very important, quote the specific phrase where you got your answer. This has to be done like this, basically, because sometimes ChatGPT invents things. So you have to control it a bit in that sense, and if we ask him to quote the specific phrase, then we can corroborate that, indeed, it was not invented. So let's make an example. For this, we are going to grab this text here, which is basically a Lido whitepaper, which is a decentralized cryptocurrency protocol. We are not going to go into what it is, but it is something about cryptocurrencies, okay? So we are copying the text. We are going to copy it whole. We are going to copy all this. Let's see, OK. We copy. We are going to open a word counter and we are going to paste the text. And as you can see, here it tells us that there are 3,133 words. If we open a calculator and take into account that the text that ChatGPT can support in a single message is around 800 words, what we are going to calculate is how many sections we need to divide it. So we are going to open, we are going to write 3,133, the number of words, divided by the maximum number of words, which would be 3.9. So we are going to have to divide it into 3.9 sections or more. As we cannot do 3.9 sections, we are going to divide it into 4 sections or more. How do we divide those sections? Well, simply what we are going to do is duplicate this tab. We are going to duplicate it 4 times. Now what we are going to do is grab all this, more or less, until we have a quarter copied. Let's see, around here. We are going to copy a little more. Let's see, and around here. Let's see, 972. I believe that with this we can play it so that there are no problems with ChatGPT. We are going to open this other window and we are going to paste what we have left over, that is, the 2,161 that are left over. And we are going to do the same. We start at the bottom, we copy everything, up to more or less a third, around here. We cut, ok, 642. We go to a new window, paste, and now we copy up to half, more or less, around here, more or less. We cut and paste in this last window. So, once we have it divided into those four sections, which would be around 800 words, it really does not have to be exact, but 800 is a good point, let's say, orientative. Maybe we are already playing now because it is 972 and maybe it rejects the text, but we are going to try. Once we have it divided, what we are going to have to do is copy the prompt that we are showing before, this one here, and we are going to paste this prompt in chatGPT. Here, we replace this with the text, very important, as always, put it in quotation marks. And here we are going to put the first section, which would be this one that we have here. We copy, paste, and enter. And if we go down below everything, you see that here it has already put us directly, ok. Once we have done this, we go to the next section, we copy the prompt and we say, in fact, I forget here to put how many sections it was going to be. It's going to be four. Ok, now yes, we are going to give it again here to save the submit. Perfect, and now we go to the next section and we are going to put it here, section 2 of 4. We go to the second section, we copy and paste. Here it tells us ok, perfect, we go to the next section, section 3 of 4. We go to the third section, we copy this and paste it. By the way, what I'm doing to select all the text at once is done by pressing the CTRL key and the A key at the same time. And so we select everything. And then to copy, as with CTRL-C and CTRL-V of all life. If you don't know how to do it, we can also do it like this, copy. So now we have it copied, which I don't make a mistake, it's this one, yes, perfect. We hit enter. As you can see, ChatGP at all times remembers what we asked for before and is always answering us ok. That is to say, here we have already said ... where was it? I have lost it. Here, sorry, it only responds ok until all the text has passed you. And that's what it's doing, that is, we are passing the text, ok, we are passing the text, ok, we are passing the text, ok. That is, it remembers perfectly what we have told it at the beginning. And finally, we are going to pass the last section. So we are going to copy the prompt, section 4 of 4, we copy the last section, we paste it. And as you can see here, it has already detected that it was the last section and it tells us, thanks for sharing the complete information. How can I assist you with this text about Lido and its Staking Liquid Barycerium service? Ok, perfect. So now here we can ask our question. And to ask our question, well, I said it, we are going to use this prompt here that we have commented on before. Based on the sections of the previous text, our question quotes the specific phrase where you got the answer. We go back here to the text that we had already pasted, we copy the prompt, we paste it and we are going to ask it what is the governance token of this platform? And here directly it is already telling us exactly what we wanted, which is the answer. The governance token of this platform is called LDO and it tells us where it got that answer. So if we want to make a responsible use of ChatGPT and we want the information to be contrasted, what we would do here is copy the supposed quote where it tells us that it has taken the information, since I said sometimes ChatGPT invents things and you have to contrast it. We are going to copy it, we are going to go to the original document and with CTRL F to make a search, we are going to paste the text to the quote and indeed this quote is part of the original document and if we read it, it tells us exactly what ChatGPT has answered us, that the governance token of this platform, of the IDO, is the LDO. So on that side, perfect. Another very interesting prompt that we can use for ChatGPT is that of comparison, that is, from two texts, two elements, two tables, whatever, two images even, we can compare them and ask for an opinion about it or simply that we have it, for example in this case we have said in a table, in order to draw a conclusion. So the prompt for it would be something like this, I'm going to pass you two texts on the subject, answer only ok until you have passed both texts, that is, a bit the same as we did here with the subject of context. Then we will pass text 1, text 2, based on these two previous texts, compare both what we are comparing, elaborating a table, omit the information that is not present in one of the two. We basically tell each other this in case one of the texts contains information that is not compatible with the other, that it simply omits it, but we can ask for another different indication. So in this case, I am going to take up the example that we had done before of Bitcoin, in which we had passed disordered information and we had asked for a table and since we had Bitcoin and Ethereum, we are going to compare both. In this case, it is not necessary to pass the texts since one already has it here, we are going to continue on this chat, the information of Bitcoin would already have it, so we are going to ask it now to compare it with the text of Ethereum. So we are going to start writing the text, it would be ... first of all we are going to copy the text of Ethereum that I do not forget, we copy all this from Ethereum, ok? And now that we have the text of Ethereum, now we pass the prompt, we are going to use the same prompt that we had here, but we are going to modify it a bit, so I am going to pass you a text on it and we are going to put Bitcoin. Oh no, not on Bitcoin, not on Ethereum, Bitcoin is what we already have here in the chat. Ethereum, the response is only ok and with this at the moment it would be enough for us. And we put text, two points and now we pass the text on Ethereum. And as you can see here, it has responded only ok as we had asked it. And now that we have both texts, that is, both information more than texts, since here we have it in text format and here in table format, we can ask it for what we had said here, with this prompt, based on these two previous texts. Based on these two ... well, we are going to put in these two documents, because one is text and the other is table. Compare both, we are going to put, compare both cryptocurrencies, the one flying in a table, omits the information that is not present in one of the two. And we are going to hit enter. I made a mistake, the same one I had with the other account, so since this is a relatively simple operation, we are going to change to ChatsPT 3.5 in order to be able to execute, let's say, this prompt. So we are going to give it here to UseDefaultModel and here it is already doing the table. And as you can see, in this case, since it does not have too much information density and it is not very complex operations, what we are asking for, we can use the 3.5 model without problems. If what we were going to ask for involved some calculations or implied that the Python code interpreter we have seen before comes into play , in that case, maybe we should wait and use ChatsPT 4 in order to get the best possible result. And as you can see here, despite being ChatsPT 3.5, which as we mentioned is much less powerful, for this operation, which is relatively simple for ChatsPT, we have obtained the result we expect without any problem. But obviously, we will always prefer, whenever possible, to use ChatsPT 4. The next type of prompts that we are going to see are very different from everything we have seen so far. That is, so far, ChatsPT is generating text. Now we are going to see a type of prompts that are going to generate images. And you can tell me, but how can we generate images if ChatsPT is really a language module? Shouldn't it be prepared to generate images? The thing is that, as we mentioned at the beginning of this video, OpenAI has a second artificial intelligence called DALI3. And this artificial intelligence is connected to ChatsPT. That is, ChatsPT itself cannot generate images, but it will ask this second artificial intelligence to generate them. And all this will be done internally from the chat, without it being fluid for the user. That is the way to say it. So, the prompts to generate images are these here. While you ask it to generate an image, you can ask it whatever you want. These are some of the ideas, but simply ask it to generate an image. So, for example, I can ask it to generate an image of a Ferrari. And as you can see, this icon will appear here, which is a circle that is being filled in. And here it is already indicating that it is creating an image. This takes a little longer than a text, because it requires more computational power to ChatsPT. Well, ChatsPT specifically to DALI, which is the artificial intelligence that is really being executed. But as you can see, we already have it generated here. Even the logo has done quite well. Why did I comment that the logo has done quite well? Because now we will see that it has certain limitations when generating images. This is frankly good, but maybe it was not exactly what I was looking for. Maybe I wanted it to be in a different photography style, or even in an animated drawing style, or in another angle. That is why we are going to be able to give it a lot of details, so that the photo looks much more like what we are looking for. For this, I have prepared a list of tips, of things that you can ask ChatsPT, so that the photo is more of the style that you like, of what you are looking for. First of all, what we say, be specific and detailed. You can specify things like the environment, like objects that are around, or the object you want to be in the foreground. The colors, the environment, if you want it to be in a festive environment, in a dark environment. All these are things that you can ask ChatsPT. Then the atmosphere, you can also ask it a little about the feeling you want the image to convey. If, for example, it is an image for an ad that has to convey tranquility, then you can put, I want it to convey tranquility, or chaotic, or mystical, or futuristic. This depending on the result you want. Then it helps a lot to add descriptive adjectives. For example, in this case, instead of putting a dog, you can put a small, soft, brown dog. And in this way, it will get much closer to the result that you want. Then it also helps to give it a perspective and a composition. For this, we have put this link here, which is basically a website where they explain the different types of frames, that is, the different types of framing that a photo can have. And in this way, based on this information, you can ask it exactly how you want the composition to be, and how you want the framing of the photo to be, so that it gets closer to what you want. Other details that we can ask it when generating this image are the lighting of the time of day. This helps basically to specify that exactly. If we want it to be day or night, if we want it to be sunny, if we want it to rain, if we want it to be cloudy. The light, for example, if we want it to be natural sunlight, light from candles, neon lights. Another thing that we can also specify is ... Oops, my microphone is moving. Another thing that we can specify is the movement. This, for example, in the previous case, in the case of a car, if we want it to be stopped, we can ask it to be parked. If we want this movement, we can ask it to go 100 kilometers per hour, etc. Or, for example, in this case, in this example, a cat versus a cat jumping a fence. And in this way, by putting a lot more detail, we get a much more complete result and much closer to what we are looking for. The more detail, the better. In that same line, we can ask it for analogies, we can ask it, for example, to make a stereo from paint to oil, we can ask it to do it in a diagram style, although in this case we will see that it fails a bit, later we will see how it can be done to get, let's say, correct diagrams and that it does not make a mistake, because we will see that it makes a mistake in these things. We can even ask it to do it in the style of a specific camera. For example, here I have put the Canon EOS R10, but if you have, for example, a camera, you can ask it to do it in the style of a specific camera, even with a full lens. And the most important thing is that the cat understands it. Then we can also ask it for a style, as well as something more abstract, cyberpunk, art deco, minimalist, etc., in case we are not talking about a photograph. And finally, as I said, we can guide it a bit in the sense that we can iterate on the same image. That is, I can generate an image and then ask it to change some aspect. Well, taking the example here of the Ferrari photo, if I go here, I can ask it, ok, well, imagine that I don't want it to be the Ferrari, I don't want it to be a frontal photo and I also want the Ferrari to be blue. Well, I tell it, I want it to be on the side, well, that it looks, rather, on the side and that the color of the car is blue. And as you can see here, it has already finished generating the image and indeed it has made us a blue car and has made it on the side. And despite the fact that the model is not exactly the same, since it still costs a little those things, and you see here the headlights are a bit different in this photo, that in this photo the shape is quite similar. So, in fact, if I'm not mistaken, I think the model it has made is the Ferrari Superfast and if you look at it, well, the design is similar in the three photos, in the first one that we have ordered and in this second one. And all this without specifying the model later, that is, here, let's say, it has taken as a reference both the text that I have passed through here and the reference image that I had of the previous prompt, that is, it is based on both the image and the text, and that is why it is cool when iterating on the same image, since we are not only contemplating our text, but we are also contemplating the previous image. And to close with this the tips, I have also prepared a prompt here so that you can see the difference of what would be a more worked prompt based on all those tips. For example, I do not want a modern Ferrari, but I want a pink head Ferrari, so I have prepared this prompt here. Imagine a pink head Ferrari from 1984, one is impeccable, with its iconic red color, standing out under the warm sun of the sunset. This classic vehicle is parked near a cobbled street, and so on. Basically, it prepares a much more complex prompt, also with the help of the chatGPT itself, and if we now hit enter, it will also generate another image. We would already have it around here, and as you can see, it has respected perfectly everything that we have asked for. We have raised a cobbled street, here we have it, with cobblestones, it is not an asphalt street, we have raised a pink head Ferrari, it has done it perfect, in a red color, in the sunset, basically it has done everything as we have asked for in the prompt. So, as I said, by detailing our prompt much more, based on these 10 tips that we have given you here, we can get the usual, a much more precise result, and much more concrete, and much more in line with what we are looking for. Then also, something very important to emphasize, regarding chatGPT and regarding the images that it is going to generate through DALI3, which is this artificial intelligence of images that is connected to chatGPT, is that the texts that it is going to generate are generally going to have faults, it is going to have problems, as there are applied letters, etc. A bit like what happens in this image that I have put here as an example. It is something in which to this day chatGPT still fails, and in fact almost all the artificial intelligences that generate images fail, and it is that many times they are going to generate things that look like text, but that are not text, that have errors. And sometimes, if the text is quite large, it can more or less manage to generate it well, but the smaller the text, the more characters there are, the more chances there are that they will fail, and this is something in which it fails a lot. Then the consistency between images also fails, that is, two images with the same prompt will be radically different. This can be seen very clearly if now this same prompt that I asked it to generate an image of a Ferrari, I ask it again. So we already have it here, and as you can see, this image looks like a video game, in fact it has generated two of us. Sometimes this happens, that chatGPT decides to generate more than one of us, and that seems to have much less detail, the colors are more vivid, it looks a bit like plasticine, and that the prompt was exactly the same as we used at the beginning, to generate an image of a Ferrari. But if we go back to the original image, we see that it is much more detailed, it would look a bit like a real photo, very edited, but a real photo for an ad, for a magazine, for something like that. Then another thing in which chatGPT fails, and a bit also in the same line as the texts, is what we mentioned before, which is that it fails if we ask it to draw diagrams. For example, we ask it to draw a plan of a building, things like that, technical drawings that require specific measures, right angles, proportions, etc. They usually fail a lot, that is, they usually give much better organic shapes or invented objects, rather than a technical drawing with specific measures, since, as with the texts, it fails a bit in that sense. With this we would have finished the prompts section, and we are going to enter a new section of chatGPT, which would be to interact with files. And that is a section, in my opinion, very interesting, since it opens up a whole range of possibilities, much more than just writing text. And it is that in chatGPT, apart from writing text, we can also upload files. And now we are going to see what types of files can be uploaded, and how we can interact with those files that we are going to upload. The first type of files that we can upload are ... we are going to classify them as documents. They would be PDFs, PowerPoints, Docx, which are basically words, and archivos.txt, basically text documents. That would include you in this category. Then, once we add them, we will be able to ask questions, such as what we said before. A question and, again, quote the specific phrase where you got your answer. A bit like the same structure that we used before in the context prompt section, basically to make sure that we are not getting it wrong. So, to do this test, we are going to do exactly the same that we have done before with Lido, but this time, instead of passing the document by copying and pasting, which is what I was telling you before, that there was a more optimal way to do it, what we are going to do is download it here. We are going to click on download, we save it, it will be saved here, we go to chatGPT, and directly, dragging it from here, from where we just downloaded it, or if not, we can also drag it from a folder, that is, if we have it in a download folder, we grab it here and drag it here. We could interact with it, with this same prompt that we put here, of question, and then quote the specific phrase where you got your answer. So, we are going to grab this prompt itself and we are going to ask it the same thing, what we have asked before, which is the governance token of Lido? And it should give us the same answer as before, or a very similar answer. And as you can see here, it has already given us the answer, it has told us the same as before, it has told us that the governance token is LDO, and the phrase that it gives us for the answer is a different one, that if we copy it here and paste it, we should find it in the PDF, but we are not finding it. This can be due to two things, it can be that chatGPT has invented it, this happens sometimes, or it can also be that it has not copied it well from the chatGPT PDF and that it really extracted the information from here. So, to make sure, what we are going to do is copy a fragment, we are going to simply look for this fragment, and indeed, if we search here and copy this, we see that the phrase seems to be the same. To have a vote in Lido, one must hold its governance token LDO. To have a vote in Lido, in the Lido DAO, one must hold its governance token LDO. What happened here is that it has not copied the commas and that is why we are not finding it in the PDF, but it has indeed extracted the information from the PDF correctly, so in this case, again, chatGPT has done it quite well. And this, as I said, we can do it with PDFs, we can do it with PowerPoints, with Word documents, or we can do it with .txt documents. In the same way that we have done this with documents, we can also do it with tables, we can do it with CSV tables or with XLSX tables, which are the Excel tables. So let's see an example of this. For this example, we have opened a new chat and what I am going to do is that I am going to pass it a table, that is, a document as we count, in this case, CSV. And what this document contains, which I am going to open here so that you can see it, is a lot of data regarding Bitcoin prices, that is, these are the dates of the different days and these are the prices of Bitcoin at that date, that is, on January 4, 2023, Bitcoin was worth this, the maximum of that day was this, the minimum was this, and close this, and adjacent close, I don't know what this is, really, and this is the volume. Basically, they are a lot of data about the price of Bitcoin on the different days, as if they were the data for the general graphic logo. So, with these data, for example, I could ask for the following, which I had prepared here. Using the data from this table, tell me how you would have obtained more performance, making DCA with the same amount every day, or buying the first day and holding continuously. Basically, we are asking you how we would get more money, if we had done dollar cost averaging, which basically consists of making regular purchases of a fixed amount of money, or if on day 1 we had bought everything at once, without making subsequent purchases, and we would have waited until the last day, of which we have data in this table. So, we are going to hit enter, and here, as you can see, the icon of the code interpreter is appearing again. This is basically because it is a calculation that ChatGPTN cannot do with its Deep Learning engine, with its internal AI, and what it is going to do is read the table and make the calculations thanks to the Python integrated code interpreter. That is, it is going to make a code to do all those calculations, and it is going to execute it in order to obtain a reliable result, which is what it is doing here. If we open this here, we see that the code is actually biting. What happens is that, by default, it appears closed. By default, it does not appear here, but here we see that it is actually biting a Python code in order to make that calculation. Ok, it has already finished generating. Basically, it has made this calculation starting from the basis that you are going to invest $100 a day, and it has made the share with the same amount of money, but I have been noticing, and this is why it is important to always review the results that ChatGPTN generates, which says that by doing DCA we have obtained $75,000 and by buying on day 1 we have obtained $241. This, I think, is because it has been wrong, and what it has calculated has been buying $100 a day versus buying $100 on day 1 and not buying again. And I think that is why it has been wrong in its calculations, since they should be much more even results. So I'm going to tell you, and let's see what calculation it gives us now. Basically, what I have told you is that it is impossible that there is such a difference between DCA and buying and maintaining. I think you are wrong, and different amounts of money have been invested in total for each strategy. So we are going to say this and see who responds. And indeed, here it is telling us what we had, that it had calculated to invest $100 only on the first day versus investing $100 every day. So, obviously, by investing $100 every day, you are going to earn a lot more money. That is why now it is doing the correct calculation, which would be, what would be the difference in profitability by investing $100 every day or by investing the equivalent on day 1 and doing the corresponding calculation. And here it has finished generating the answer, and it tells us the following. The total investment for both strategies was $36,700. Ok, so it has used the same amount for both strategies. This is because it has used the data for a year and surely there were a couple of more days. One year has 365 days, surely in Excel there were 367, and that is why 100 times 367 is 36,700. That's why I chose this amount. So far, everything fits me. Then, Dollar Cost Averaging tells us that the second performance to this amount of $75,000 versus buying and keeping the second performance of $88,699. That is, with this analysis that it has done, we see that last year we would have made more profit if we had bought on the first day and we had kept instead of doing DCA, instead of making regular purchases. This makes sense because this last year Bitcoin has gone up a lot and normally the DCA is a more conservative strategy that reduces profits but also reduces losses. So, perfect, we have already seen how we can analyze some data from an Excel, which would be much more complicated to analyze if we wanted to do it manually, and ChatGPT has done it for us through its code interpreter, as we are going to see here. Another type of file with which we can interact in ChatGPT are images. That is, not only can we generate images, but we can pass reference images and ask or ask things about those images. For example, we can interact with JPG images or PNG images. It is possible that in the future there will be more types of files with which we can interact. Specifically, two quite interesting uses that we can give are those of identifying objects or understanding concepts. Let's open ChatGPT here, let's open a new chat, and let's imagine that I have the image of this car here, and I don't know what car it is and I want to know what car it is. We can copy the image. In this case, we don't even need to download it, we can simply copy it, paste it, and say, tell me the model and brand of this car. In this case, and also so that you can see that ChatGPT is not perfect, it has been wrong, since it has told us that it is a Mazda RX-7, when this is really a Toyota Celica. That's why we always have to contrast the information that ChatGPT gives us, and in this case it would be as simple as copying this information, looking for it, and we see that it is not the same car. This car is really a Toyota Celica MK2. So, we have to take that into account. It is true that both are Japanese cars, but it is not perfect. Still, it is something that usually works, and for that we are going to put another example, and we are going to say with this mobile, tell me the model and brand of this mobile. And in this case, it seems that I have done it right, if I remember correctly, since the model and brand of this mobile, if we look for it here in Google, in images, is this one here, Nokia 3310. That is, in this case, here in fact we have the same photo that I had used, here it has achieved the result that we expected, which was to identify what this object was. So, for example, if we want to identify a product, if we want to identify what a product is for, things like that, we can pass the image and identify what this object corresponds to, even much more complex things, sometimes it is able to identify them. Specifically, we are going to do the test with this here, it is a photo of a mountain, and if we ask it what mountain is this, it is telling us that it is the Montaña de Montserrat, located in Catalonia, Spain, and it is famous for its unique rock formations, etc., etc., which we would not know very well how ... well, we can look for it, yes, yes, we look for Montaña de Montserrat, and indeed we are talking about this image. And here, as you can see, it has managed to correctly locate this mountain from an image, that is, it does have some fairly developed capabilities, but as I said, you always have to check, since, as you can see in this case, it had been wrong. Another quite interesting thing that we can do with images is not so much to ask it to identify different objects, mountains, photographs, whatever, but we can ask it, for example, to identify what the functionality of an object or an image is. For example, I have here this image of a chronograph, you can pass it through here, and I can say, tell me what each of the needles of this clock are for. And as you can see here, it has already found the answer, it tells us that the long central needle is used to measure the milliseconds of the chronograph, it is correct, it tells us that the two needles in the center are for the hour and the minutes of the time, it is correct, and here it is reading, and here there was a small error, and it tells us that the needle that goes up the left sphere is the one that ... ah no, sorry, yes, I did it right, the one that measures the seconds, the upper one, the problem has been here, which tells us that the upper needle, when it is really on the right, is the one that measures the milliseconds, and the needle of the lower sphere is the one that measures the hours, that is, despite this small error, which has marked it as superior when it is really on the right, everything else has done it well, and it has correctly identified, let's say, how this object works and what its characteristics will be, and how each of its sections works, so in that sense, another quite interesting thing that we can do with this, we can also do it, for example, if we pass a plane and ask it to identify elements in a plane, things like that, very interesting, and the truth, a fairly powerful tool. In the next section of this course, we are going to deal with the issue of Google Chrome extensions, which now you will see that it has to do with ChatGT. Basically, there is a type of program, so to speak, called Chrome Plugins, that is, so to speak, Google Chrome extensions, which what they do is that, unlike other types of programs, they are installed from your browser and add extra features to interact with the different pages, it is not always like that, sometimes they are, let's say, stand-alone programs that do not interact with the content of the browser, but usually it is like that, since that is like its main function and the grace of installing programs inside your browser. So, within this category of programs, there are some in particular that what they do is connect with ChatGT to offer extra features or to simplify your life, and they usually open in a small window next to your browser. These plugins or these extensions are installed from this website here, which is the Chrome Web Store, and to find them it is very simple, for example, there is a very famous one of these that work with ChatGT, which is called Cider, which in fact is the one that has the most downloads, we can look for it by this bar here, and as you can see here, if we open this photo, what it does is that it opens this window here with the ChatGT features next to it, and some extra features, of these there are many more, we also have, for example, Monica, who does something similar. We also have SearchGPT, which in the same way also opens a window on the side and allows you to interact with the pages, but my favorite and the one that I can recommend, since it has been the one that I have tried and the one that I have been using for a long time, in fact it is the one that I use in my day to day, is Harpa AI. Something important to emphasize about this plugin is that I have found situations in which it creates conflict with ChatGT, that is, as a result of installing this plugin, perhaps ChatGT in itself stops working and errors appear, to solve this error it is very simple, you can install it with a couple of clicks as you will see now, but hey, let's install it first so you can see how the installation process is, we are simply going to click on this button here to add to Chrome, we give it to add extension, and with this it would automatically be installed. So from here we can create an account, which in my case I think is already logged automatically since I have already installed it previously, but if you can't, from here you can do all the management to log your account. Then something important to keep in mind is that to unlock all the functionalities you will generally have to pay, I specifically have the cheapest plan, which if I remember correctly is $ 10 a month, let's see, let's see it there, if we change it, yes, 14 euros a month, not 10, but 14, but personally I think it is worth it since it offers many extra functionalities, some of these functionalities are, for example, the next one that I am going to show you now. We can interact using the chatGPT functionalities in YouTube videos, in this case, for example, it is a video in which this guy teaches 19 watches and what we can do is go to this bar here on the side, which is the JARPA, or if not, we can also open it from here, which in fact if it does not appear up here with the other plugins, what you can also do is give it this plug-in and in this way it appears here, and by opening this and clicking here on the chat with video button, because it has detected that we have a video here, we can ask for things about the video. Here by default it tells us that it is in chatGPT 3.5 but we can change it to 4 and I could ask for example, tell me the 19 watches that appear in this video along with their main feature. Even if I don't want it to take too long, I can tell it to do it in less than 5 words for each of them. And right now what this tool is going to do is that it is going to interact directly with the video, in fact what it does, a little more on a technical level but this is not very important that you know, what it really does is read the transcription, since almost all YouTube videos have transcription and the tool is not really seeing the video as such, but what it does is read this text here, that is, it is not seeing the video as such, but still in practice the result is the same. So if we open this again, it has already done exactly what we asked for, it has looked at the video, in quotes, since the transcription has been read, and it is already saying, well, the first is this universal size and compact, the second is this and so on, and if we go to each of them, for example, we start here, we see that indeed the first is the G-Shock, the second if we advance the video a little more is the Seiko Compass, which is the one that puts us here, etc. So it has done the literally work that we have asked for, to go one by one, here there are other different features but I understand that because it must be surely a mention, well, no, this seems to have skipped, as you can see, it is not perfect, it is something to take into account, but then the next one has already started to do it well, the next one to the Grand Seiko and here I know that it has done it well, then, as always, with the AI you have to go carefully, since in this case one has skipped, but as a general rule, it has done it quite well and the truth is that it is a very useful tool. Then, if in this same window, where we have given Chat with Video to make them ask about the video, we click on All Commands, we will be able to see a list of all the commands that the tool offers, which, the truth, are a barbarity, it has to generate keywords, to generate article descriptions, SEO focus, we have many commands and in this case we only talk about the commands related to the interaction with video, since if we go, for example, to this page that I have opened here, and we open the same option, that is, the option to see all the commands, we see that they are, for example, all the commands that are related to the interaction with video, since if we go, for example, to this page that I have opened here, and we open the same option, that is, the option to see all the commands, we see that they are, for example, all the commands that are related to the interaction with video, since if we go, for example, to this page that I have opened here we see that they are practically infinite, data extraction, content analysis, clickbait text analysis, we have many types of commands with which we can interact with different web pages using artificial intelligence, so this opens up a world of possibilities, the truth. And well, this is a slightly more advanced tool, also directly related to ChatGPT that I wanted to show you, but we are going to return to the focus of the course, since we have many things to see before entering into something much more complex such as this. Anyway, small parenthesis, I want to warn you that this tool has not paid us, nor is it a correlation, nor anything, I just wanted to show it to you so that you can see to what extent the capabilities of ChatGPT can be extended using plugins of this style, I have said it, this is not the only one, there are many more, I have simply shown you this one, I have shown you Harpa, because it is the one I use every day. Anyway, we are going to return to the focus of the course, we are going to return to ChatGPT, since this would be a much more advanced level and it would give us for another whole video, so let's continue with the next block. In this other block we are going to talk about how to customize your ChatGPT, that is, you can set parameters to your ChatGPT, response parameters, so that it responds based on those parameters in a consistent way and without having to enter them through chat. Let's see how that is done, we go back to ChatGPT, we go to Customize ChatGPT, which would be Customize ChatGPT, here it gives us some small instructions on how it works, we click on OK, and basically here we can introduce instructions on how we want to customize our ChatGPT. So, we are going to go back to the presentation for a moment and basically we are going to say two things. In this first block, what we are going to say are things about you, that is, you can say, for example, where you are from, what you work, what you have studied, what are your hobbies, what are your domains of knowledge, that is, maybe I have studied engineering, but I am very good at art history. Well, if I know a lot about art, I can comment on the ChatGPT and take it into account in terms of the answers it gives me. You can even tell it what your goals are and in this way you can guide it a bit. If your goal, for example, is to learn, then maybe it will give you much more developed answers so that you can enter new knowledge. If your goal is more pragmatic and you want to go directly to make money, then maybe it will give you shorter answers with bullet points. All these will be considerations that ChatGPT will have in terms of generating your answers. Then, in this other block below, what it will ask you is how you want it to answer you. It will ask you things about how you want it to answer you. Basically, you have to say if you want it to answer you formally or informally, if you want the format of the answer to be longer or shorter, if, for example, what we said before about bullet points, you can ask it to answer you all by bullet points, how you want it to address you, you can even tell it what your name is so that it addresses you with your name, and you can also ask it if you want it to have a neutral opinion or if you want it to give its own opinion. In the end, this is a program that is based on millions of data, so it will be based on millions of opinions, but basically you can guide it a little in that sense and many more things. Everything you can think of, how you want it to answer you, if you want it to answer you by insulting you, I don't know if it will do it, but maybe you can ask it too. Having said that, we are going to fill in these sections. For this, what I would recommend is that you write it in English and this is something that generally applies to all the interactions that you are going to do with ChatGPT. In the end, you have to think that it has been trained with millions of data, among those millions of data there is a lot of text and a lot of information in Spanish, but there will be a lot more in English. So, taking that into account, what you are going to achieve if you do all your interactions and, for example, this specific configuration in English, is that the quality of the answers, based on the understanding that ChatGPT will have of what you are saying, will be much better. So, in this case, I have prepared a couple of texts, one for each section, I have prepared them in Spanish and I am going to show you another completely free tool, although we can do it, as I said before, through ChatGPT itself, but I am going to show you another free tool, we use this basically because it is faster than ChatGPT, which allows us to make contextual translations. So, we are going to take this out, here we paste EXO, which is the text that I have prepared, and it basically makes us the translation of this first block, which we have to talk to ChatGPT about. In this case, I have said, I am from Spain, I work for the largest YouTube channel in the niche of entrepreneurship, finance and ways to make money, our goal is to make the best videos possible, and that means both interesting and informative videos, as well as making content that is useful for our viewers, etc., etc., etc. So, we are going to copy this, the translation in English, and we are going to paste it here, and we are going to remove this here, which is something that the translator has generated. And the same with the second part of the text, which I have also prepared in advance. We are going to paste it here, and here I have said, I want your answers to be informal but technical, I want them to be rather brief, adapt your explanation to a format of vignettes, I translated this wrong before, oh well, but I translated it well, it is that initially I had written it in English, to a format of short bullet points, etc., etc. So, we copy this, we paste it here, here I see that I have not put the other message, and with this it would be, we are going to save it, and having this saved, if now I ask ChatGPT where I am from, since it was one of the information that we had specified, let's see, here it is not, here, CustomizeChatGPT, if I ask where I am from, which is one of the information that I had specified here, in principle, where do you think I am from? Very well, and here it tells us that I am from Spain, and if I ask it where I work, it is already taking it into account, and if you look at it, it is also making short answers, and these are very direct questions, but what ChatGPT does now that it has constants and information is to take it into account for future answers, so maybe now if I ask YouTube, in fact, if I ask what YouTube is, in fact, we are going to do the test, which is YouTube, I understand that in principle they will take it into account in their answer, because knowing that I work on YouTube, it will give me a much more technical or much deeper answer, or maybe simply, well, look, in fact, it is giving me the specific explanation, but in this case it has already used the bullet points format that we had asked here in the customization of ChatGPT, which we had asked it to make its answers in short formats, with the essential information, and using incomplete sentences to make it fast to read, that is, in this case it has respected it, as you can see, I have said, it will not always respect everything, it will also use a little of its criteria, because in this case, for example, it did not make sense to answer in bullet points, but already with this information we will be able to make a much more optimal use of ChatGPT, since again we will be guiding it much more, and we are going to save each of the iterations and each of the new chats that we will have to pass all this information again. The next block that we are going to see is one of the functionalities of the moment, so to speak, of ChatGPT, it is an update that arrived recently and that completely changes the rules of the game, they are the Custom GPTs, they are chats of ChatGPT specialized in a specific task or in a specific domain of information. Now we will see in more detail what all this is about. Basically, they are chats created by the community, here you have a screenshot with some examples, specialized in different areas, all this is achieved by training and passing information to all these chats, that is, the same thing we have done before dragging a chat to the document, it can be done in a pre-constructed way, pass a lot of information so that that chat responds in a certain way. So you have to take into account some aspects of all this, the first of all is that it is private, even if there is a person who has created that ChatGPT, they will not have access to your information, nor will they have access to the history of chats that you are having with that customized ChatGPT. Then, their uses are specific, even though you can ask questions about cooking to a sports ChatGPT, the idea is that you use that ChatGPT for what it is designed for, since it is specially designed for it and will achieve much better results in that sector for which it is designed. Then another very important aspect is that APIs can be integrated, which is an API for those who do not know what it is, summarizing it a lot, it is a service that offers certain web pages so that that web page can be connected to other web pages. So, for example, the YouTube API allows you to connect a code so that you, from your code, can upload the videos directly to YouTube without having to go through the interface and click manually, that would be an example of an API. Or maybe the Nike API is an API that allows you to collect the prices of all the shoes live and then you can set up a web page where all the prices of Nike shoes come out live without having to go one by one copying. I think Nike does not have an API specifically, but to give us an idea, that would be the example. So this allows you to do very cool things that you normally could not do with ChatGPT, that is, imagine you can grab an API from TradingView, for example, or from any service that lists the prices of shares and assets and make a ChatGPT that has real-time consistency of the prices of the different shares. That would be, for example, one of the possibilities. Another very important aspect of these custom GPTs is the ease of creation, and it is that you yourself can create your own custom GPT adapted to your needs. Imagine that you are a researcher and you are developing a study on a very specific topic and that information only you have it and no one else has it, because there is not going to be a custom GPT about what you are looking for, but you can upload your documentation and in this way you get an AI trained in a certain way. It is not exactly training, but it is more that it has the context of that information so that you can ask questions about that specific thing of which there is no AI specialized in it. So, having said this and with the hype that you can create your own custom GPT, let's see how that works. But before seeing how to create our own custom GPT, let's see how you can use the GPTs that the rest of the people have created, the GPTs that the community has created, that is, these that we are seeing here. You can see if we go here to ChatGPT and we go to this tab where it says Explore GPTs. From this tab we can see several categories. We have the categories of Dalí, which would be the GPTs prepared to generate photos. For example, if we click here to see more, we see that there are many more. We have those of writing, we have productivity, analysis and search, programming, we have a lot of variety. And not only that, because very few appear here, but we can look for many more GPTs. That is, imagine that you live in Brazil and you want to know things about your country. You can look for a GPT from Brazil. If we write here Brazil, we will get a lawyer from Brazil, a legal consultant from Brazil, an IA communicator from Brazil. And well, different things they put here that I don't understand because I don't speak Portuguese. But I said it. And if we want to use any of these, it's as simple as we want to use this one here so that it writes for us. We open it, we click on Start Chat. And we open the Custom GPT with its different functionalities. We can ask it to write an analysis of a thousand words, three thousand, etc. All this we will see in more depth in the block of how to earn money, since there we are going to review some of the GPTs that have seemed most useful to me, especially in the field of this channel, in the field of how to generate income or how to enhance the income that you are already generating. So now let's continue with the part of how to create your own Custom GPT. The first thing you will have to give your Custom GPT is the name of the description and the logo. All this is nonsense that you can put whatever you want, it is not very relevant. Then something that starts to be quite important are the instructions, that is, how do you want that GPT to act, that GPT chat. Another thing that, like the name, the description and the logo, in principle are not very relevant, this depends on the use you want to give it, are the start instructions. You can give it predetermined phrases so that people can click. As we saw here at the beginning that tells us, plan a trip, make me a brainstorm of names, write an email, all these are the phrases that you can customize to appear in your Custom GPT. Then you can pass documents, this is the most important part, that is, you can introduce knowledge to your Custom GPT, this can be the same documents that you would upload here, images, PDFs, etc., can be uploaded to your Custom GPT. And finally, you can add new features with what we talked about connecting it with APIs. Having said this and explained, let's see how this would come out. What we will do is go to our profile, we will click on My GPTs, which will be the section where we can create a new GPT, we will click on Create a GPT, and here we can do two things, we can configure it through chat, which I personally do not prefer because it will be much less precise, or we can configure it from the configuration tab. The first thing then will be to put a logo, for that we are going to click here, we can even use DALI directly to generate the logo, we are going to try with that. And of course, I think it is using this information, it is based on this to generate the photo, so now it generates a random photo or it does not generate anything since it has no information. We are going to leave this here, but I understand that if I, for example, put the title of our GPT, which would be this, and now if I click on Use DALI, I understand that it will do something related to this. Then we are going to name it CryptoAnalysisGPT, since it will be a crypto analysis bot in Spanish. Then, as a description, we are going to put Analyze the price of a crypto currency, since it will be its main function. And then in instructions, again, we are going to put them in English, as we have done with the configuration of our GPT, look, it has generated the same photo, so we are going to give it back, maybe use this as a prompt, but hey, this is the logo anyway, it is not that important. But hey, let's continue, at the level of instructions, as we have done when we have customized our GPT, when we have customized it for us, the interesting thing here is to put them in English, since it will have a better response. So, we are going to paste these instructions here. Ok, well, it is putting things that have nothing to do with it. We are going to leave it like this. And basically we have said, always answer in Spanish, use your knowledge to answer technical analysis and price prediction answers. Do not tell me that investments are dangerous, this is the good thing, because many times when you ask for investment advice, the GPT does a lot of emphasis on, these investments can be dangerous, take this into account, it is very true and you have to take it into account, but to save us all that text of which we are already aware, since as we have seen throughout this video, sometimes the GPT fails and we cannot trust 100% of it, we have not asked it to save it and not give us this warning. I am telling it that I already know and that it only does analysis and gives me a predicted result. I also ask it to use different indicators in our analysis, discarding those that do not show strong evidence, that it gives me a single prediction, both if the price goes up and if the price goes down, and with a percentage of confidence. That is, it tells me, for example, the price will go up with 70% confidence, etc. And finally, I ask it here to base its analysis only on price variations, that is, that it does not look at factors such as volume, etc. This is to make it easier, but we could really put a lot more data. So, in the face of these interactions, how are we going to do it? The first thing we have to upload is documentation, because the GPT has technical knowledge of analysis, but the more information it has, the better. So what I have done has been to download several PDFs from several books of technical analysis on the Internet, which I have here, let's see where they are. Here they are. I have downloaded several famous books of technical analysis, these here, and basically we are going to drag them here. So now it is going to upload all these PDFs. If we open them, we see here that they are very dense books on technical analysis, which explain different concepts, etc. All this is the knowledge that the GPT uses, this one in particular is quite short, it is 67 pages with many drawings, but then we have some much more dense, like this one here, of 500 pages of text. And all this will be the information that the GPT will have in mind when doing its analysis. We would have them all uploaded here, and another thing that we have to do, very important, is to activate the code interpreter. This is what we have said before, that a window will open and Python code starts to run. In this particular case, it will not always be like this, but in this particular case that we are going to ask it to analyze certain data and that the numbers have a very important relevance, it is important to activate the code interpreter, otherwise it will not be able to do the calculations correctly. And then what we can deactivate, for example, is the DALI image generator, because in this case we will not need to generate images. I have done all this and now we would have everything ready. Here we can enter the questions that we mentioned before, for example, if I put hello here, it does not appear because it is loading, I think. But basically here the questions that we have taught before will appear when there is a GPT chat. And in this case, in principle, we do not need it, so we are not going to put it. And with all this done, from additional settings we could add everything that is connecting with APIs. In this case, it would be to make a much more technical video and we will not go into detail, but we could do all that we have told you before, connecting it with APIs, which we remember are those tools that allow interactions with different pages through code. What we have said before, upload videos through the YouTube API, you could connect and interact from here, etc. So, having said that, in our case we are not going to put it and we are going to give it simply to see where the create button is here. So, we can make it available either for anyone who has the link to this GPT, since with a GPT you can generate a link, or only for me, or it can be published in the GPT Store, which is that dashboard that we have seen before where the different GPTs appeared. In this case I am going to put anyone with the link, but with this example it is a little different. And we already have our CryptoAnalysisGPT created here. As you can see, the name comes out here and it also appears here in the sidebar and here in the middle. And this is the customized GPT that we have just created with all that technical asset analysis documentation that we have passed. So, if we want to start using it, what we could do is, for example, here I have a document that I am going to show you now, which contains all the historical prices of the last year of Ethereum. Well, I could get this document, I drag it, let's see, let's close it here, I drag it, let's see, it doesn't close, ok, now yes, I drag it in my GPT and I can ask it, based on these data, let's see, based on these data, tell me your projection for Ethereum. And we can predict it in the next three days, in the next week and in the next month. All this utilizing your technical analysis knowledge. Ok, here it is telling us what will be the indicators in which it will be fixed. It will use mobile means, the Relative Strength Index, RSI, this is quite famous, the NCAD, Moving Average Convergence Divergence, supports and resistances and candle patterns. So, based on all this information, it will do its analysis. Here you see that it is already writing code to do that analysis. Well, specifically here it is opening the file, more than writing code, which the Python code interpreter uses to open that file. Here it seems that what it has done has been to look at the price of the last five days. So, it is taking this into account when doing its analysis. And it would have finished its projection, so we see that it has done exactly what we asked for, a projection for the next three days, another for the week and another for the month. And at the end of it all, it has also done what this GPT chat is really programmed for, which if you remember, we had asked it to give us a percentage of confidence regarding its result and it has done exactly that. It has told us that it projects a short-term alzista trend and with a confidence of 60%. Still, remember, this is something you can do to experiment and that you can do to leverage your analysis, but it is not something reliable. That is, as we have seen before, with much simpler things, it has failed and in fact, in this case, it seems that it has only taken as a reference five days at the value level when doing its analysis. I don't know if it has used more values, but that's what it seems. So, taking all these data into account, it is an interesting experiment to create our GPT chat for this video example, but it would not be the only thing, let's say, on which I would base my analysis if it depended on my money. Still, I have said it, if you now want to create your custom GPT, you know how to do it. Let's go to the next block. Another very interesting thing that we can do with GPT chat is to interact with it by voice. That is, we all know the famous Siri or Alexa, which are those devices or those artificial intelligences with which you can interact by speaking, but they have, so to speak, predetermined answers. It is true that based on what you ask it, you can ask it in different ways and it will almost always answer you well, but in general they are predetermined answers with very limited robotic voices, etc. In this case, what we are going to do is that we will be able to speak to GPT chat and that the same answer that it would normally give us if we had written it, it will also give it back to us, also by voice. So this, where I think it makes more sense, is to do it through the mobile, since it is a situation in which maybe you are on the street and you want to ask a quick question and you don't have a laptop to take out and start writing in GPT chat, and that's why we're going to do it from the mobile, and for that we will need to download the app. The GPT chat app, the official app, let's say, because there are many that are not official, can be downloaded for both iOS, that is, for Apple devices such as an iPhone or an iPad, as well as for Android, for tablets and mobiles. So depending on the device you have, you are going to download it on any of these devices. In my case, I have an Android, so I'm going to show you from Android. Ok, so once we are inside the GPT chat app, the first thing we can do is go up to the menu, up to the left, and if we click here on the three dots to configure, and we go to voice, we can change the voice tone that we want. We are going to turn up the volume so that we can hear, but basically ... As you can see here, we have different voice options, I'm going to give it this one, this is not very relevant. And then from here, from the main page, let's say where we would normally write, instead of writing, we simply click on this little icon here on one of the headphones and we can talk to GPT chat. We wait a little ... Hello GPT chat, what do you think about Bitcoin? Do you think it is a good investment?</w:t>
+        <w:t xml:space="preserve">Hello everyone and welcome to this course where we are going to learn to use ChatGPT. This course, as Adrián commented, we have focused it so that it is useful both for people who have never used this tool and for people who have been using it for a long time, but I am sure that if you watch this video you will be able to extract a lot more potential from it, since in most courses or in most videos people only scratch the surface of what this fantastic AI tool is capable of. Before getting into the subject, I am going to briefly introduce myself, my name is Ramón, I work on the team of Adrián helping him prepare some of his videos, and I consider that I am the right person to teach this course, mainly because I have been using this tool for a long time. In fact, before even, as Adrián commented, that the ChatGPT itself came out, since prior to this tool there was already a previous version that allowed you to interact with the artificial intelligence of this company. Much more rudimentary, a little more complex, but that still allowed you to make your first interactions. That said, and without further ado, let's get into the subject. We will start with a brief introduction. What is ChatGPT? ChatGPT is nothing more than an interface to interact with a much larger program than ChatGPT, that is, we are going to enter the ChatGPT website and we are going to move the mouse, we are going to type, we are going to touch buttons, and behind that there will be a much larger program on OpenAI servers, which is the company behind ChatGPT, which will be running what is known as an LLM. LLM are the acronym for Large Language Model, or in Spanish it would be a large-scale language model. Basically, this is a computer program that, as I say, normally would have to interact with it through code, through typing code, but thanks to this company OpenAI we can interact with it through a much simpler interface, as we will see later. In the case of ChatGPT, the language model we are talking about is, worth mentioning, GPT. And this language model has gone through several versions, let's say, through several updates, in a way. The power of each of these updates, or of these versions, is measured in parameters, that is, in the amount of data that this language model uses to generate its results. In the case of GPT-1, it had 117 million parameters. In the case of GPT-2, we are talking about 1,500 million, or what would be 1.5 billion, let's say, Americans, that is, about 10 times more parameters than the previous version. In the case of GPT-3, it would be about 10 times more, that is, we are talking about 175 billion Americans. And in the case of GPT-4, we are talking about, and in fact I had to put it like this because otherwise it would not come out of the screen, 1.76 trillion Americans, that is, again, about 10 times more than the previous version. And that is why we have represented it like this, with this fade here, because, as I said, this would not end here, but it would be much higher, it would be approximately 10 times the number of parameters that GPT-3 had. That said, here we are talking about a language model, that is, a model that from text generates more text, but there are many other types of models. We have, for example, mechanical models, that is, models of artificial intelligence that allow you to design a 3D piece and apply different forces as if you were in the real world, to see, for example, from what point that piece you have designed would break. We have, for example, sociological models that allow you to predict people's behavior in different scenarios. These are used, for example, in a pandemic situation. For example, the pandemic that we lived a few years ago was very important to predict people's movements and how those movements would affect the different infections. We also have meteorological models that also use artificial intelligence to predict time. Or, for example, economic models that use artificial intelligence to predict future crises or future economic cycles. Within the category of language models, there are other similar models or variations of the same that allow us to do very different things than we are used to, for example, with GPT-3. One of them would be a text-to-speech model, which basically what a text-to-speech model achieves is that from a text input we generate a voice. This is very famous, the Azure iSpeech, which is an artificial intelligence model from Microsoft. We also have Speech-to-Text, which is basically the opposite. From a spoken text, let's say, from a voice audio, you turn it into text. We also have Text-to-Image, which would be all those models that you introduce a text to it and it generates an image. Like, for example, Stable Diffusion, which is one of the most famous. In addition, this is open source, that is, it does not cost the user and you can run it directly from your computer. We also have, which I am showing here through a video, Text-to-Video models, which have basically become very popular recently from Sora, which is the new artificial intelligence of OpenAI, from the same company that has generated ChatGPT, which allows you to generate videos like this one here. That is, in this specific example, I put in the text A woman with style walks down a street in Tokyo, full of warm and bright earrings and posters animated by the city, wears a black leather jacket and a long red dress and black boots. And from this text, it has generated this video, which, as you can see, is amazing. And these are the things that are being achieved today with artificial intelligence. All these models that we have just seen, as well as the different versions of GPT, work with something called Deep Learning. Basically, it is a type of program, a type of model, since it would largely be the same, in which the human brain is tried to imitate. That is, nodes are created, which would be the equivalent of neurons, and connections are generated between these nodes, so that if a connection that was generated during training is considered positive, that is, it is considered to have been a good connection, this connection is strengthened. That is, all the connections that are going to give positive results are strengthened, and all those that are going to give negative results, that is, results that are not desirable, the weight is lowered, they are not given so much importance. And by and large, as I said, it would work a bit like a human brain. The goal of programming GPT, that is, the intelligence behind GPT chat, in this way, is to make it understand and produce what is known as natural language, that is, written language, like the one I'm using right now to record this video, like the one you would have in a conversation, or like the one you would write, for example, in an email. To make this program respond, let's say, like a human, respond with natural language, what has been done has been to train this program, train this model with a lot of data, specifically 570 GB. 570 GB at first glance may not seem like a lot of data, since most of us on our computer either have much more than that, or we get close to that, around 200-300 GB of data on our computer, but really, if we transfer it to text, since this program has been trained with text, we are talking about approximately 20 million books in text. Obviously, in this case, it does not contain only books, it contains all kinds of data, it contains newspaper articles, it contains social media posts, it contains all kinds of information, but to put it a little in perspective, we have decided to make the comparison with books, and those 20 million books would be approximately twice as many books as the British Library, which is the largest library in the world. In addition, ChatterPT does not use only that initial information, but it is fed back with the information that users generate when using it, that is, every time you are using ChatterPT, you are using that information to learn even more and offer better results for the future. As for the company behind ChatterPT, which we have already mentioned before, it is OpenAI. This company was created in 2015, Elon Musk was one of its founders, but the visible face and the most recognizable person within OpenAI is called Sam Allman, who is this person here. He is one of the most important members of the board, and the curious thing, let's say, at the business level of this company, is that it started as a non-profit foundation, that is, it started as a company with an open source code, that is, a code that was open to everyone and that everyone could use for free, but in 2019 a non-profit company was created that controls part of this non-profit company. So, to put it simply, today OpenAI could be said to be a private company. And GPT-4, which is the latest version of the OpenAI code, can no longer be obtained publicly, for free, and the only way to interact with this artificial intelligence model is to go through OpenAI and pay the cost they charge you. This change is mainly due to the fact that Microsoft, the well-known company that produces the Windows operating system, among many other things, entered with an investment of 10 billion and forced a little to make this change, since today it controls 49% of the private company that is behind OpenAI. If we talk about competitors, that is, alternatives to GPT-4, which we remember is the artificial intelligence that is behind chatGPT, we have mainly two. We have Gemini, which belongs to Google, and we have Lama2, which belongs to Meta, that is, the company that used to be called Facebook, and which has the particularity that today Lama2 is still open source. That is, like OpenAI at its inception, and today it is no longer like that, Lama2 is open source, you can download it, you can run it on your computer, and you do not need to go through the ring or pay anyone or use any web page to be able to use this artificial intelligence. The problem is that you are going to need a fairly powerful computer, specifically for the most powerful version of Lama2, which would be the one that competes a bit with GPT-4, the artificial intelligence behind chatGPT. We are talking about that you need an RTX 4090, which is a fairly expensive graphics card, and you need 64 GB of RAM, that is, you need a higher-end computer, to be able to run it locally. Even so, as with chatGPT, there are portals, there are interfaces that allow you to interact with Lama2, but again here we are already talking about payment services. Anyway, today it does not make much sense to use any of these competitors, since chatGPT has a 60% market share, and this is very important, and in fact it is something that you can apply in any software, even though it hurts us, it is always better to use the software that has the most market share, that is, the software that uses more people, because if one day we have a problem, it will be much easier to find information on how to solve it, or find informative videos like this, if we are using the most popular software, rather than if we are using the competition. And considering that chatGPT has a 60% market share, not only of text models, but of artificial intelligence tools in general, we are talking about that, in principle, it is the best option with difference. That said, and after this reintroduction, we are going to get down to business, and we are going to start with the practical part, that is, we are going to see how we are going to create our account in chatGPT. To do this, we are going to go to this link, which we are going to leave you in a document in the description, and it will take you to this page here, where we can either log in, or create an account. We, in this case, since we do not have an account, we are going to want to give it here, to sign up, which is to create an account. It gives us several options, we can either create the account with an email and later with a password, or we can create it directly with our Google account. In my case, and I recommend you do the same, if you have a Google account, I'm going to do it with my Google account, since it is much more practical. We are going to click here, we are going to select the account we want, I am going to select this one here, and we are going to give it to continue. Here it gives us a brief introduction, we are going to give it to OK, and done this, we already have the account created. Now, if we go up to the left, we see that the version that comes out by default is chatGPT 3.5, which is not chatGPT 4, that is, the version is more powerful, the newest version that we are commenting. To be able to use chatGPT 4, as you can see here, it will force us to improve our account to a premium account. So, it is true that you can already start interacting with chatGPT using this more basic version, but we are going to see now a comparison of why I think it is essential to improve your account from the basic version to the premium version if you want to start using chatGPT, since the basic version is very limited. I want to emphasize that this is not a video sponsored by OpenAI, nor chatGPT, nor much less, but it is simply the version that I use and it is the version that I would recommend without a doubt if you are going to use chatGPT in your daily life. So, let's go back to the presentation and let's see the limitations that this free version offers that we are talking about. To start with the free version, we can simply use text, instead, with the paid version, we can use both text and images as well as voice. We will see this later. Then, what we commented, we cannot use chatGPT 4, that is, the latest version with the free version, instead, with the paid version, yes. We cannot analyze documents, this is also something that we will see later, but in the paid version, you can upload documents to chatGPT and analyze them and interact with them. We cannot generate images, we can generate images with the paid version, with DALI 3, which is OpenAI's artificial intelligence to generate images and that comes directly integrated, as we will see in chatGPT. ChatGPT 3.5, that is, the free version, is much less precise, as we mentioned before, chatGPT 4 is 10 times more advanced than chatGPT 3.5. The premium version also has more memory, that is, you can write more things to it and make it remember all the answers it will give you, and this is very important because, again, we are talking about approximately 10 times more memory in the case of the paid version than in the case of the free version. In addition, the paid version has internet access, that is, you can connect to the internet to find answers, unlike the free version, which simply has the data with which it was trained in 2021, that is, it will have very obsolete information. In addition, the paid version has something called custom GPTs, which are, by the way, specialized chatGPTs, which we will also see throughout this course. And finally, the paid version of chatGPT does have a negative part, and that is that, as its name indicates, it is paid. It costs 20 dollars a month, but if you stay until the end of this course, you will see that I think it is worth all and each of those 20 dollars. Having explained this, let's see how we would improve our free chatGPT version to the paid version. For this, let's go here, let's go here where it says Upgrade Plan. Let's click here on Upgrade Plus. This would be if you want to use it at a corporate level, let's say, use it with more people, share chats, etc. So, for this tutorial, in principle, we will use the plus version of a normal user, let's say, of a new company. And here, it would be simply to enter our payment data. And with all the data filled in, we click here to pay and subscribe. This is also important to take into account that it is a monthly subscription, that is, it is not a single payment, month by month they are going to charge us this amount, which would be the base rate of $20 plus the taxes corresponding to your country, and month by month they are going to charge us until we decide to cancel it, that we can cancel it at any time. Let's click here to continue. Now that we have the paid version, we can go up here and as you can see here, it already lets us change to GPT 4. And this already shows us that we have the paid version. If this does not appear, it is because maybe there has been some error in the payment or maybe something strange has happened and in that case it would be a matter of trying again. It would be very strange that they charge us and that the premium version was not activated. I do not know anyone who has had this happen and it is not a frequent error. So I said, if it does not appear here it is because probably they have not charged us and in that case it is a matter of trying again either with another card or with the same until we get to make the payment. That said, we are going to do a brief review of the interface so that you can see how each of these sections works. First of all, and the most important thing is the section here which is the section to write messages. This will be what we use to interact with ChatGPT. That is, here, for example, I can write what is YouTube and it will give me an explanation of what YouTube is. The funny thing about this and hence the name of ChatGPT is that beyond having asked him this, what I can do is from this text ask him another question or give him another indication. For example, from this text I can say OK, I like your explanation but make it shorter. And as you see here, you have written the same explanation that we have up here about YouTube but much shorter. That is, we can keep interacting about this. And for example, I can ask Can I upload video games to YouTube so that people can play them? Obviously, you can't. And as you see, it answers me here also based on that previous context. Another important thing when interacting with ChatGPT is that, for example, I can return a previous message like this one and tell him the opposite. For example, I want it to be longer and edit the message. And we have done this by clicking on this little button here which is like a pencil. Then, it will erase everything that was there until then and it will make the message much longer. I just finished generating and as you see, I have done it. We have the same explanation we had before but here we have three paragraphs and here we have one, two, three, four, five, six, seven, eight paragraphs. It has done exactly what we have asked. What is the cool thing about editing messages? Well, even though I have lost the previous answer right now, I can click here and not only the previous message is preserved but the whole thread is preserved. That is, we can have different branches because from now on I could write a new message here. For example, I can upload something that is not going to be uploaded to YouTube. Physical documents such as notebooks or papers to YouTube. And as you can see here, what has been generated in a certain way is a sub-branch. That is, we would have two main branches, the one of ok, I like your explanation but make it shorter and the second branch ok, I like your explanation but make it longer with this message that we saw before with the longer explanation. But also, if we go here to the first branch, we have those two sub-branches, the one of ok, I can upload games to YouTube, I can upload videogames to YouTube so that people can play them and the other branch of the physical documents that comes later. They are nonsense, let's say, that I ask you here I have explained a little how the part of the chat works, we have to emphasize also that documents can be uploaded, that this is something that we will see later. They can also be dragged. Then we have here the different chats, that is, here we have a chat but now, for example, if I click here I'm going to create a new chat, for example, I say hello, how are you? It responds here and the new chat that I have generated appears. If, for example, I copy this text here that I have prepared here and I ask how much the Mount Everest measures, Max is creating a new chat and all the different chats that he has opened in the past have been saved here and this stays here forever unless you decide to delete them. For example, we have here the first of all, the one we talked about on YouTube, the one we asked in the chat how it is and here the one we just generated of the Mount Everest and they are always generated with the name, that is, the first phrase that you have passed is generally put as a name. Now it appears in a chat but if I reload, generally, let's see, maybe it has been bugged by this, but hey, I said it. In principle, it stays with the name that you have put in a first instance. This, anyway, is not very relevant since you can always create a new chat. Another thing, look, indeed, here it has already been put. Another thing we can do here is if, for example, we do not like the format in which he has made the response but we do not want to change the text as I have put here, we can give this answer here to regenerate and it will respond again to the same question and as you can see, again, as when we edit a message, a new thread is generated here and now we have the first thread and the second that is being generated right now. And another thing that we can do is that if, for example, now we ask him a longer explanation, explain it in a more extensive way, which would really waste a lot of time since now it will be a lot of time generating the text, what we can do is with this little button here, stop it and move on to the next, that is, we can write it or in a new message or modify what we had already written here. We have many options. In addition, here we have another tool that says Explore GPTs but we will leave this later since it is a little more complex and advanced. Before, other parts of the course come. Another important part to take into account is the issue of adjustments that we can enter here I'm going to leave it in the dark because I like it more. We can go there a double factor of authentication. Basically, this is to make your account safer. We can, for example, delete all the chats we have so far. If I click here Delete All, all the chats I had so far will be deleted and all this among many other adjustments but at the moment either we will leave them for later or they are not too relevant. Having reviewed the GPT chat interface, let's see now what are some of the most optimal ways to interact with this tool to offer you a complete vision of what are the possibilities it offers. For this, we are going to review what are the prompts that basically prompt in Spanish would mean something like indication, stimulus or instruction and it is a text to interact with the AI. There is a concept that is known as prompt engineering that would mean in Spanish ingeniería prompts which is not an engineering but it is usually called that and the objectives of this concept let's say of this philosophy is one is to use the optimal prompt that is, to use the optimal indication through the text that we will introduce to GPT chat in order to achieve a much more effective result, much more efficient and much more consistent. Above all, we also speak in this case of consistency that is, to obtain relatively predictable results for the format for example. So, in order to master this prompt engineering what we are going to try to do is to build a toolbox in order to be much faster and obtain better results when interacting with the tool. The first prompt that we are going to work on is to guide and develop and you have to put yourself in the following situation. Imagine that they ask you what is YouTube? The worst thing is that you do not know how to answer since in the first instance a thousand things come to your mind. This is a bit the same thing that happens to the GPT chat since, as we said, it works as a human brain but of course, it has the computational capacity to generate it instantly. Then it releases exactly what you are asking it. So, if we guide it and, for example, instead of asking what is YouTube, we ask it what is YouTube, explain its three fundamental aspects or what is the size of Mount Everest, give me the result in meters and feet above sea level. If we are much more precise we will get much closer to the result we expect. This is the same as if you talked to a human but applied in this case to the GPT chat. So, we are going to do an example of this and we are going to see the GPT chat and we are going to copy the first prompt we had which is what is YouTube. If we ask it directly this, we will get a similar result to what we have obtained before. And as you can see here, I have already finished writing the prompt and it is already appearing here that it was founded in February 2005, and so on. Imagine that all this does not interest me. As we said, I only want the three fundamental aspects. Instead of asking it directly what is YouTube, we are going to open a new chat and we are going to see the three fundamental aspects. Let's see. And as you can see, we would have it here. The same information has been written to us, but this time it has already been reduced here to its three fundamental aspects. So, yes, because if we were in a hurry or we simply want some information, it would be much easier to locate. And a little bit in the same line, in the other cases, for example, if I want to know how good the mount is, I have to specify to what extent I want the result or with respect to what level. Or, for example, if I want to know what is the difference between drop shipping and drop service, if what I really want to know is which one has more profit margin, the question is given. For example, we are going to do the example with this one. If, for example, I ask this here, what is the difference between drop service and drop shipping? Ok, it has finished generating. Well, as I said, it is a much more extensive explanation. But if I, for example, ask the second part of the question, tell me which one has more profit margin. Here, by the way, there is a missing one. Well, it would have already finished generating and the explanation is already 100% focused on what we are looking for, which is with respect to the profit margin. What we have to keep with this is that it is important that whenever we can, we give all the context and all the details that we can to ChatGPT, since in this way it will be able to get a much closer result to what we are looking for. That is, not to simply stay in a short question without too much context. Another quite useful thing, especially in order to look for answers to questions, because generally whenever we ask ChatGPT, it makes a fairly long answer, is to add things like this at the end of our question or as an answer to its answer. Here, in this case, for example, make it shorter or write it in 100 words, which would be approximately about 30 seconds of reading. It is also important to emphasize that they will never be 100 exact words. Sometimes yes, sometimes not, but generally there is always a little variation there. Or, for example, you can ask for this. Without extending the text, you just explain and there you introduce the part you want to be explained in less than 100 words. In this way, it is clear exactly which part you want to be explained. In this case, the suspended points would represent the part you want to be explained. Throughout the video, whenever you see this annotation of two brackets and something in the middle, it will be because you have to replace it with your text or your word or what you are looking for. For example, in this case, if we go back here again to the text that ChatGPT had written to us about DropService and DropShipping, we can ask for the same, we can tell it to make it shorter. Here, all this text that we had here will be summarized in a single paragraph much more digestible. DropServicing really offers more profit margins sorry, offers higher profit margins than DropShipping because the services have a perceived value higher, all this paragraph, well, all this text rather, would be summarized here. Again, taking back what we had said at the beginning of the video, in case we want to put it in 100 words, we can use the edit function and replace this with this. And we will have the answer here and if we copy this and go to a character and word counter, you see that it tells us 108 words here. How about we comment that it will never be exactly 100 words but approximately it will be quite close. Finally, the last prompt that we comment that would be this here, without extending the text, explains only this part in less than 100 words. We could do the same, imagine, we come back here, we edit the text again, we paste this prompt, which by the way you will have them all in the document in the description, and for example, I want you to explain the issue that has lower variable costs. It is not even necessary to write all the text, but you can say directly, without extending the text, explains only section 2 in less than 100 words. And as it already has the previous context, since it is a little what we commented, the grace of chatgpt that takes into account the previous texts in order to generate new texts, if I write this now, it already directly explains the entire text in less than 100 words. And if I write this here, it explains and directly I'm going to talk, well, that. They are related with time, with the ability of providers, such and such, and it is directly extending this explanation in 100 words. In this case, it would be extended that if I'm not wrong, these would be less than 100. Correct. And nothing, it is doing this same explanation in less than 100 words. Another thing we can do through prompts is fill in gaps within a text or replace the text. Imagine that I have this text, YouTube is a video exchange platform, such and such, basically a text writing YouTube. And I have this paragraph that talks about the feature of YouTube Premium, and I really do not care that this is talked about. What I want is to talk, for example, about monetization. Well, what I can do is grab this text that we originally had on YouTube, fill in the space between brackets, which would be that paragraph that we had in the monetization system through ads. Then it would be as simple as grabbing this prompt. Then we would go here to ChatGPT, open a new chat, paste this prompt. It is very important that the original text is in brackets, because that way we help ChatGPT to distinguish it better, even sometimes to distinguish, let's say, our instruction, which would be this here, from the original text, what we can also do here is jump a line. And this will help ChatGPT understand that this is the text we are referring to, and this down here is the same thing we have here. And now, if I hit enter, and as you can see here, we have already generated a text that would go directly into this space that we had pending to fill in. If we do not want to do it manually, because we are very lazy and we want it to directly integrate into the text itself, then we directly tell it to rewrite the entire text with that new change. And here, as you can see, it has rewritten this text we had here, adding this paragraph, exactly what we asked for, this paragraph that we have added here, which basically what it has done has been to extend the explanation about advertising. Another thing we can do is refer to a paragraph to replace it, but with ordinal numbers. That is, if, for example, our text has five paragraphs, we can ask ChatGPT the following, replace the fourth paragraph with a new paragraph of approximately 60 words that deepens the monetization system through ads. So, in this case, we are going to take back this same text, which already has the paragraph in question, and we are going to ask it for a slightly different prompt. It would be to copy this prompt, but instead of asking it to deepen the fourth paragraph, we are going to ask it the second paragraph with a new paragraph and instead of asking it what it is already treating this paragraph, we are going to combine it with the previous section and we are going to ask it to make it much shorter. So replace the second paragraph with a new paragraph much shorter. We can even ask it the same thing we asked here. Rewrite the entire text with that change and in this way we save asking it later. And here it has rewritten the same text, that is, the first paragraph is the same, the last paragraph is the same, but the middle paragraph, which would be this one here, as you can see, is much shorter than the previous paragraph. While preparing the next explanation, I got this error message and I thought it was important to show it since it is an important limitation that has today to be using ChatGPT 4. Basically, what this message tells us is that we have reached a limit because despite being paying a premium version, even so, this has a cost, let's say, at the level of computer processing for the company that is behind ChatGPT, for OpenAI and they put a limit that basically will be removed in a few hours and right now what it is telling me is that I have to wait until 5.46 pm, which if I'm not mistaken is effectively in two hours before being able to continue using GPT 4. Even so, it tells you that you can use GPT 3. What I'm going to do now to continue the video with GPT 4 is to change to my other account and so we can continue with the video. Ok, I'm already in my other account so let's continue with the course. The next thing we can do through Prompt Engineering is refactorize. Refactorize would mean changing the format, that is, from a format that can be, for example, without spelling errors. Really, what we have explained before cutting would also go into this category but as it is a very useful category I decided to give it its own section. But well, let's go back to the repository where we are and let's start with the first example which would be correcting texts. This is very useful because many times online correctors do not take into account the context of the sentences and, for example, they can make corrections of spelling errors but they cannot make corrections of the structure. Oops, so let's see how the example of one of these corrections would be. Let's go here. I have a text here that I have prepared before which is basically the same text as before but with spelling errors. Here, for example, we get platform with two M's exchange with V that you see is already marking the word itself. So, let's grab this text, we are going to paste it here, we are going to put it in quotation marks, very important, this is always that we paste something, a text with which we want to interact, we put it in quotation marks and we are going to paste this to improve the structure. Then we will grab here and we are going to paste this here. And this we would remove because this is just to indicate that it would be the place where your text would go. We are going to hit enter and, as you see here, we are already correcting all the errors. Here, platform to platform, exchange to exchange, everything is already correcting and there are no errors in the text. In addition, we asked to improve the structure, I do not know it is doing it but maybe I have detected that the structure was already good that ChatGPT had generated for us, that is, it already has a fairly coherent structure, so I think that simply what it has done has been to correct the lack of spelling. Anyway, if we passed him a text written by us and that has a margin of use, surely he would also do it. Another option that we would have within this category of prompts is the fact of simplifying the explanation or explaining it, let's say, for another profile of people. For example, we can tell him to explain it so that a 12-year-old boy can understand it. This is very useful if we want an explanation to be very simple and understood by everyone. So it would be as simple as, for example, in this same text that we just passed before, we are going to paste this prompt and here it is already giving us a much simpler explanation. Here it told us that YouTube is a platform for video exchange online, where the user can upload, share and visualize videos. And here, instead, it tells us, imagine that YouTube is like a giant library, but instead of books, it is full of videos that you can see about anything you can imagine. You see, it is a much more adapted platform to what a smaller child could expect. And in this way, you can get an explanation adapted, so to speak, to all levels, not only to a 12-year-old boy, since if a 12-year-old boy understands it, practically anyone will understand it. Even so, maybe a 12-year-old boy has technological knowledge that an older person does not have. What do we do then? Well, we can ask him, for example, to explain it so that a person who is not a technological native understands it and in this way, it is applied to different profiles of people, depending on what the text is and what our goal is. Within refactoring, we can also ask for, for example, translations. Again, here, ChatRPT is very useful because, despite the fact that the Google translator works very well, again, sometimes the subject of context does not take it into account. And instead, an artificial intelligence does take into account the context. So, this same text that we have here, we can ask it in English. Translate it to English. English. Well, remember that the spelling or typos don't matter because it will understand it anyway, as you can see here. And here it is already translating it to English. Imagine YouTube is like a giant library, but instead of books, it's filled with videos that you can watch about anything you can think of. And it is basically exactly the same text, but translated and, above all, very important, with context, contextually, that is, not word by word, as many internet translators would do. Within what would be translation, we can also do contextual translation of words. For this, you have to give it a little context of where that word would fit. I have used this throughout the preparation of this video, for example, specifically for this slide here. Large language model. The literal translation will be something like a large language model, which does not reflect exactly what it is. So, I asked him, look, I want a translation, but within this context. So, if we go, for example, back to the slide where we are, which is this one here, let's imagine that I want to translate, as you said, the word prompt. If I put prompt to the Google translator and I translate it, well, in English to Spanish, it will tell me immediate. And this does not make sense in the context that we are looking for. We are talking about a prompt in artificial intelligence. So, I'm going here, I'm going to see a new chat, I'm going to copy the command that we are seeing a moment ago. How would you translate the word, and we are going to put it in quotation marks, prompt, in the context of an artificial intelligence tool, artificial, based on a large-scale language model. And here, as you can see, well, I have not yet finished the general, but we can already see it here. It has given us three translations, which are much more in line with what a prompt is, much more than immediate, which would not make sense. Fast, prompt, punctual warning, none of these translations fit, since the Google translator does not have the context. On the other hand, with this, being an artificial intelligence and understanding what you are asking for, you can make a much better translation than you would get with a page like this. Another very useful option, and in fact it is one of the ones that I use the most when refactoring, is this prompt here, which basically allows us to get a much shorter and much easier to read explanation from a long explanation, that is, imagine that I have a text in which they explain one thing to me and I do not have time to read it whole or I do not want to read it whole. Well, I asked for this here, basically I asked for an adaptation of your explanation in a bullet points format, which basically the bullet points is, well, look, I think that in this same PowerPoint we can find an example of what bullet points are, it would be basically this, short phrases that are sometimes not complete by points and that make reading easier and explain a concept in a much shorter and much easier way to read. So, what we are asking for here is that you adapt the explanation in a bullet points format with the essential information, that is, removing everything that is not essential, using incomplete sentences because we really do not need the sentence to be complete to understand what I said, to make it very fast to read. And here we are explaining a little what our goal is, we want it to be easy to read. We are going to apply this prompt to see a little what the result is, following, for example, with the same example that we had before, we are going to resume the Google explanation and we are going to edit this text here to ask for the same. So, we copy this, we paste it, we remove this here because this is in case we want to pass a text to it, and we hit enter. And as you can see here, from this text, which was much longer, it has only taken us the essential points. Online video exchange platform, founded in February 2005, allows you to upload, share and view videos. From a fairly long text, it has taken the essential information from us and has put it in such a way that there are no unnecessary words and that simply with this we can understand the entire previous text. The next type of prompt with which we can talk to ChatGPT is to ask for tables, that is, there are situations in which we may be interested, but a table of a specific topic, either to compare, to order information, etc. So, I said, for example, we can ask it to classify something with its negative points and its positive points. For example, in this case we have this text here, the one that we have just generated, from YouTube. Well, I can ask for the same. We go here, we are going to copy the prompt, we are going to modify it a little so that it makes sense with the previous context and we are going to say, classify these aspects of YouTube in a table with its positive points and its counterpart negative. So, here we are also going to give it a small indication, which is that, for example, the fact that it is founded in 2005 is not a positive or negative point, so we are going to say, omit the points where it does not apply. And this is very important that we ask for a table. We are going to hit enter and at the beginning something weird is going to appear, but as you can see here, the table is already being generated. We already have it generated here and it has done exactly what we asked for. First, the aspect, varied content, positive points, a wide variety of topics and available genres. Counterpart, it can include low-quality or inappropriate content, quite accurate. Aspect, educational tool, access to tutorials and free knowledge, wrong or unverified information, it can confuse. And as you can see here, we have it classified in a table. And this goes further, we can do many more things apart from positive points and negative points. For example, if now I go here, I can say this prompt here, this one that I had prepared here, in which we basically ask for a table with more things, apart from positive points or negative points, which can be a thousand things. In this example, we are going to do it with cars. So, we are going to copy this prompt, we are going to paste it here, and we are going to say, make a list of the 10 most popular cars in history, classified in a table, in order of year of release, for example, with three columns. One for the manufacturer, another for the model, another for the power, and a row for each, in this case, for each car. And we remove these quotes here. Here the text has already started, here in the first instance, it is simply putting us to the list, and we are going to wait a bit for it to finish generating this. Now it has finished generating the list, as you can see, here we have all the cars, and it will start generating the table. This here, very important, many times, when we go to ask ChatGPT for a prompt, this circle that is filled up will appear. This is because ChatGPT has integrated a code interpreter. A code interpreter is basically capable of running simple programs, specifically in Python in this case, and basically what it is doing here is doing code functions. For example, I understand that maybe here what it is doing is analyzing the years and sorting them in the table, because maybe it is not able to sort them with its knowledge, let's say, with the context, maybe it is not able to sort them numerically by year, and what it is doing, I understand, will be to use this information to generate the table and generate it correctly. And as you can see here, as a result of having used this code interpreter, the years are in order as they should be. And we already have the table here and we have exactly the information that we have asked for 10 cars, the ones that ChatGPT has considered to be the most popular, with the manufacturer in the first column, the model in the second, the year in the third, and the power in the fourth. And as we have asked for them, they are sorted by their year of release. Another quite important thing that we can do with these tables is that, directly by dragging and copying them with CTRL-C, we can go to an Excel and directly paste them. This is quite useful if, for example, we wanted to reorder the table based on the year, so that instead of in increasing order, it is in decreasing order. Well, we could operate with this data directly with an Excel, as if we had created the Excel from the beginning and everything is kept in order. Even here, these texts that were in black in the table itself, have also been kept in black in the table that we have pasted. And in the case that we do not like the design, we would simply select it, we would continue here and we would put the design that we want. But these are secondary things from Excel that they would give for their own course. Another thing that we can do with ChatGPT, that is, other types of prompts, would be these here to sort information. And a very strong point of ChatGPT is that its ability to interpret information, in most cases, is far superior to that of a human. And we are going to show it now with an example. Imagine that now I go here to CoinMarketCap, and I copy all this information about Ethereum. I copy all this information about Ethereum, I copy, I copy, I copy, I copy, I copy, I copy. We could even copy all this from here, for example, and all the news here from Ethereum. I copy it all, up to here. Even, look, we are going to download more, we are going to copy it, literally everything, badly copied. I copy all this, I open a Word and I paste it here. Let's see what we are pasting, here it is. As you can see here, the information is crazy, that is, we have giant images, we have weird texts here, all this is not understood very well, it is difficult to know very well what is happening here. On the other hand, if this same information that I have just copied, I go to ChatGPT, and I go with this prompt here, I am going to pass you disordered information, order it, and we paste the information that we are talking about. We see here all the information that we have pasted, which is what we commented, that there are a thousand different data and none of them is very ordered. And ChatGPT is automatically interpreting each of those data and is organizing it for us, let's say, so that it makes sense, so that a normal person can read it. This, obviously, here we already have it in this way, we have it well ordered, this would not be necessary, but let's imagine that, for whatever reason, you have a code, that is, you do not have this, but you have this mess of information, you could go to ChatGPT and do exactly the same. In that same line, another thing that we can do is, instead of asking it to order the information in this format here, which has been putting one thing after the other, we can tell it to order it in a table format, that is, as we had seen before. For this, we are going to use this other prompt that we have here, I am going to pass you the disordered information and order it in table format, omitting the incomplete information. Well, we are going to go here, we are going to open a new chat, we are going to ask for this prompt here, and this time, instead of ethereum, we are going to do the same, but we are going to do it with bitcoin, we are going to copy all this, let's see that I am leaving this here, we are going to copy the same thing that we have copied for ethereum, but this time for bitcoin. We are going to paste it, we are going to go down, as you can see here, we have all the same information, the same as with ethereum, and below everything, the table is already being generated for us, with all the well-ordered and easy-to-visualize information. Another interesting type of prompt that we can use are the perspective prompts. Basically, what we are going to do is ask ChatGPT to behave like an expert in a certain field, and to assist us in different tasks based on the expertise that we have asked for. That is, imagine the situation that I would like to get out of prison. Well, there are different ways to address the problem. You can consult with a nutritionist, with a psychologist even, if maybe I have nightmares at night that I can't control. You can consult with a personal trainer, if, for example, I am already eating well but I need to do sports, with an endocrinologist, that is, with a hormone doctor, let's say, or even with a coach. If my problem is that I really do not get the motivation and I already know exactly what my problem is, but what I lack is motivation, I could consult it with a coach. Well, we can talk to ChatGPT and ask him to help us based on different criteria from different specialists. So we are going to do the test with this prompt, we are going to go back to our reliable ChatGPT, we can close this already. We are going to open a new chat and we are going to paste the same thing that we are seeing here. Guide me on how to lose weight from the perspective of a, and we are going to put, nutritionist. Well, I put it in capital letters, but it doesn't matter. Well, I've been waiting here for a while, but as you can see, it's generating a very long text, so let's stop it. Ah, look, it's just ending now. But basically, as you can see here, all the tips he has given us are related to nutrition, to diet, etc. Energy balance, calories, that is, everything goes in line with the field of nutrition. If, for example, instead of that, we open a new chat and I ask him the same thing, that is, guide me on how to lose weight, but from the perspective, for example, of an endocrinologist, again with capital letters because I was wrong. Well, here he is already giving us much more related tips with the issue of hormones, let's say, with the tips that an endocrinologist could give us. Well, here, reduce sugar intake, glucose levels, portion control, evaluate your hormonal health, etc. Something important, I'm going to stop here now the generation that I've seen before here in the ... no, in this chat it wasn't, let's see, let's reload that it doesn't appear to me. Here it is, okay. Something important that is happening here is that in point number 10 of the first chat that we have opened regarding the subject of perspective, he is telling us to look for support from a professional. This is an important point to emphasize regarding chatGPT and it has come to my mind regarding this and it is that chatGPT can be very useful and can be very intelligent in a way, but it has its flaws. So there is not a person supervising it and the advice that I give you in some case can be wrong, it does not usually happen, but it can happen and it can have consequences. Obviously in the real world, imagine that now suddenly they give me bad advice, I follow them blindly because I trust chatGPT and no one is correcting me. So that is why it is always important, if important decisions are what you are going to make regarding chatGPT, you can also consult it before with a professional and not blindly trust everything he says. This, as we will see later with the subject of investments and such, is very important. Another option we have is to ask chatGPT to explain a specific topic from the perspective of a specific person. For example, explain bitcoin from the perspective of an economist or explain bitcoin from the perspective of a telecommunications engineer. Then, depending on the perspective we ask him, he will give us an explanation or another. If we ask him, for example, from the perspective of an economist, maybe he will explain the monetary part of bitcoin, the monetary policy part, the inflation it has, etc. If we ask him from the perspective of a telecommunications engineer, it would be more of a computer engineer, then maybe he will explain more the aspect of the blockchain, how nodes work, etc. So it is also something quite important. Also in the area of what we talk about, guiding chatGPT towards the goal that we are looking for. Another quite useful type of prompt is that of self-criticism. This comes in handy in the case that you have written a text, that you have written manually, and you want to know if it is a valid text, if it is a good text, or if there are things to improve. Then you can use this prompt, which I repeat, you will have it all in a document that we will leave you in the description, which will tell us, I want you to act as an expert in, and here we would put the field in which we want him to be an expert, and that you make a constructive criticism of the following text. And here we would pay him our text, our image, our document. This can be different types of documents. Find the errors in it and correct them if you think it is necessary. Provide suggestions that can improve the result. If you do not find errors or improvements to do, I want you to communicate it. If a specific section is well developed, I want you to let me know too. This is basically what we do to see, because if not, sometimes chatGPT what it will do, if you ask for self-criticism, if you ask it to criticize a text that you have written, sometimes it will criticize because yes, because it is the instruction that you have asked for, and no matter how good the text is, maybe it will criticize because yes, because it has understood that you expect a criticism yes or yes. On the other hand, if you are telling it that there is a possibility that there are no errors, then it will consider it and it will give you a much more constructive opinion, I want, and that can help you a lot more. So this would be another type of prompts that we can use. In fact, we can even test it with the example that we had before YouTube, to see if I find the chat now. Here, for example, it is already looking for the text. We have the text this, which is the text that we had before YouTube with spelling errors, and we are going to see if we pass this prompt here. Then we are going to remove this and we are going to say I want you to act as an expert in written expression and dissemination. And make a constructive criticism of the following, because in this case it is a text, so we are going to put the following text. And here we would put the text that we want, in quotes, in this case because I have put the example that we had done before for the correction of errors. I have passed a text with errors directly and let's see what it tells us. Here, to begin with, it is already warning us that we have made errors in spelling and typography. Then here it is asking us to divide the text into more paragraphs, so that it is easier to read. Then it is telling us that we can include more details, since this is a very short text, and the expert in dissemination and written expression, which is what we have asked ChatGPT to be in this case, considers that more details should be included. It tells us to use logical errors to improve the cohesion of the text. And here it is already writing to us directly the improved version of that same text. And as you can see, here we already have the corrected text and basically it has applied all these tips that it was giving us before, taking the role that we discussed of expert in dissemination and written expression. So I think it is very useful if it is a text that you have reacted to yourself and you want someone to improve it, since generally the texts generated by ChatGPT themselves will be fine. It makes no sense to ask someone to improve it, but if, for example, you have written your own email, you have written it quickly because you were in a hurry, you can quickly pass this prompt to ChatGPT and have it improved as an expert in email response. The next type of prompt with which we can work with ChatGPT is very useful when we have very long texts that we do not have in a document. That is, if, for example, we have a website that we cannot download and pass as a document, and yet we want to work on that text from that website, we can use this type of prompt here. Basically, what we are going to do is pass a series of sections of the text to ChatGPT. Basically, this is done like this because ChatGPT has a limit of around 800 words per message, so we cannot pass everything at once, but we are going to pass it section by section, and once we have passed all the sections, we are going to ask the question that we want to ask ChatGPT. Imagine that we have a text of five sections. We would say, I am going to pass you a text of five sections, answer only OK until you have passed all the sections. Here, for example, instead of an X, it would be a 5. Section 1D, instead of X, 5. And your section. Section 2D, 5. Section 3D, 5. And when we have passed all the sections, which here would be section 5 of 5, there we can ask him things. We can say, passing through the sections of the previous text, and your question. And then we would say, very important, quote the specific phrase where you got your answer. This has to be done like this, basically, because sometimes ChatGPT invents things. So you have to control it a bit in that sense, and if we ask him to quote the specific phrase, then we can corroborate that, indeed, it was not invented. So let's make an example. For this, we are going to grab this text here, which is basically a Lido whitepaper, which is a decentralized cryptocurrency protocol. We are not going to go into what it is, but it is something about cryptocurrencies, okay? So we are copying the text. We are going to copy it whole. We are going to copy all this. Let's see, OK. We copy. We are going to open a word counter and we are going to paste the text. And as you can see, here it tells us that there are 3,133 words. If we open a calculator and take into account that the text that ChatGPT can support in a single message is around 800 words, what we are going to calculate is how many sections we need to divide it. So we are going to open, we are going to write 3,133, the number of words, divided by the maximum number of words, which would be 3.9. So we are going to have to divide it into 3.9 sections or more. As we cannot do 3.9 sections, we are going to divide it into 4 sections or more. How do we divide those sections? Well, simply what we are going to do is duplicate this tab. We are going to duplicate it 4 times. Now what we are going to do is grab all this, more or less, until we have a quarter copied. Let's see, around here. We are going to copy a little more. Let's see, and around here. Let's see, 972. I believe that with this we can play it so that there are no problems with ChatGPT. We are going to open this other window and we are going to paste what we have left over, that is, the 2,161 that are left over. And we are going to do the same. We start at the bottom, we copy everything, up to more or less a third, around here. We cut, ok, 642. We go to a new window, paste, and now we copy up to half, more or less, around here, more or less. We cut and paste in this last window. So, once we have it divided into those four sections, which would be around 800 words, it really does not have to be exact, but 800 is a good point, let's say, orientative. Maybe we are already playing now because it is 972 and maybe it rejects the text, but we are going to try. Once we have it divided, what we are going to have to do is copy the prompt that we are showing before, this one here, and we are going to paste this prompt in chatGPT. Here, we replace this with the text, very important, as always, put it in quotation marks. And here we are going to put the first section, which would be this one that we have here. We copy, paste, and enter. And if we go down below everything, you see that here it has already put us directly, ok. Once we have done this, we go to the next section, we copy the prompt and we say, in fact, I forget here to put how many sections it was going to be. It's going to be four. Ok, now yes, we are going to give it again here to save the submit. Perfect, and now we go to the next section and we are going to put it here, section 2 of 4. We go to the second section, we copy and paste. Here it tells us ok, perfect, we go to the next section, section 3 of 4. We go to the third section, we copy this and paste it. By the way, what I'm doing to select all the text at once is done by pressing the CTRL key and the A key at the same time. And so we select everything. And then to copy, as with CTRL-C and CTRL-V of all life. If you don't know how to do it, we can also do it like this, copy. So now we have it copied, which I don't make a mistake, it's this one, yes, perfect. We hit enter. As you can see, ChatGP at all times remembers what we asked for before and is always answering us ok. That is to say, here we have already said ... where was it? I have lost it. Here, sorry, it only responds ok until all the text has passed you. And that's what it's doing, that is, we are passing the text, ok, we are passing the text, ok, we are passing the text, ok. That is, it remembers perfectly what we have told it at the beginning. And finally, we are going to pass the last section. So we are going to copy the prompt, section 4 of 4, we copy the last section, we paste it. And as you can see here, it has already detected that it was the last section and it tells us, thanks for sharing the complete information. How can I assist you with this text about Lido and its Staking Liquid Barycerium service? Ok, perfect. So now here we can ask our question. And to ask our question, well, I said it, we are going to use this prompt here that we have commented on before. Based on the sections of the previous text, our question quotes the specific phrase where you got the answer. We go back here to the text that we had already pasted, we copy the prompt, we paste it and we are going to ask it what is the governance token of this platform? And here directly it is already telling us exactly what we wanted, which is the answer. The governance token of this platform is called LDO and it tells us where it got that answer. So if we want to make a responsible use of ChatGPT and we want the information to be contrasted, what we would do here is copy the supposed quote where it tells us that it has taken the information, since I said sometimes ChatGPT invents things and you have to contrast it. We are going to copy it, we are going to go to the original document and with CTRL F to make a search, we are going to paste the text to the quote and indeed this quote is part of the original document and if we read it, it tells us exactly what ChatGPT has answered us, that the governance token of this platform, of the IDO, is the LDO. So on that side, perfect. Another very interesting prompt that we can use for ChatGPT is that of comparison, that is, from two texts, two elements, two tables, whatever, two images even, we can compare them and ask for an opinion about it or simply that we have it, for example in this case we have said in a table, in order to draw a conclusion. So the prompt for it would be something like this, I'm going to pass you two texts on the subject, answer only ok until you have passed both texts, that is, a bit the same as we did here with the subject of context. Then we will pass text 1, text 2, based on these two previous texts, compare both what we are comparing, elaborating a table, omit the information that is not present in one of the two. We basically tell each other this in case one of the texts contains information that is not compatible with the other, that it simply omits it, but we can ask for another different indication. So in this case, I am going to take up the example that we had done before of Bitcoin, in which we had passed disordered information and we had asked for a table and since we had Bitcoin and Ethereum, we are going to compare both. In this case, it is not necessary to pass the texts since one already has it here, we are going to continue on this chat, the information of Bitcoin would already have it, so we are going to ask it now to compare it with the text of Ethereum. So we are going to start writing the text, it would be ... first of all we are going to copy the text of Ethereum that I do not forget, we copy all this from Ethereum, ok? And now that we have the text of Ethereum, now we pass the prompt, we are going to use the same prompt that we had here, but we are going to modify it a bit, so I am going to pass you a text on it and we are going to put Bitcoin. Oh no, not on Bitcoin, not on Ethereum, Bitcoin is what we already have here in the chat. Ethereum, the response is only ok and with this at the moment it would be enough for us. And we put text, two points and now we pass the text on Ethereum. And as you can see here, it has responded only ok as we had asked it. And now that we have both texts, that is, both information more than texts, since here we have it in text format and here in table format, we can ask it for what we had said here, with this prompt, based on these two previous texts. Based on these two ... well, we are going to put in these two documents, because one is text and the other is table. Compare both, we are going to put, compare both cryptocurrencies, the one flying in a table, omits the information that is not present in one of the two. And we are going to hit enter. I made a mistake, the same one I had with the other account, so since this is a relatively simple operation, we are going to change to ChatsPT 3.5 in order to be able to execute, let's say, this prompt. So we are going to give it here to UseDefaultModel and here it is already doing the table. And as you can see, in this case, since it does not have too much information density and it is not very complex operations, what we are asking for, we can use the 3.5 model without problems. If what we were going to ask for involved some calculations or implied that the Python code interpreter we have seen before comes into play , in that case, maybe we should wait and use ChatsPT 4 in order to get the best possible result. And as you can see here, despite being ChatsPT 3.5, which as we mentioned is much less powerful, for this operation, which is relatively simple for ChatsPT, we have obtained the result we expect without any problem. But obviously, we will always prefer, whenever possible, to use ChatsPT 4. The next type of prompts that we are going to see are very different from everything we have seen so far. That is, so far, ChatsPT is generating text. Now we are going to see a type of prompts that are going to generate images. And you can tell me, but how can we generate images if ChatsPT is really a language module? Shouldn't it be prepared to generate images? The thing is that, as we mentioned at the beginning of this video, OpenAI has a second artificial intelligence called DALI3. And this artificial intelligence is connected to ChatsPT. That is, ChatsPT itself cannot generate images, but it will ask this second artificial intelligence to generate them. And all this will be done internally from the chat, without it being fluid for the user. That is the way to say it. So, the prompts to generate images are these here. While you ask it to generate an image, you can ask it whatever you want. These are some of the ideas, but simply ask it to generate an image. So, for example, I can ask it to generate an image of a Ferrari. And as you can see, this icon will appear here, which is a circle that is being filled in. And here it is already indicating that it is creating an image. This takes a little longer than a text, because it requires more computational power to ChatsPT. Well, ChatsPT specifically to DALI, which is the artificial intelligence that is really being executed. But as you can see, we already have it generated here. Even the logo has done quite well. Why did I comment that the logo has done quite well? Because now we will see that it has certain limitations when generating images. This is frankly good, but maybe it was not exactly what I was looking for. Maybe I wanted it to be in a different photography style, or even in an animated drawing style, or in another angle. That is why we are going to be able to give it a lot of details, so that the photo looks much more like what we are looking for. For this, I have prepared a list of tips, of things that you can ask ChatsPT, so that the photo is more of the style that you like, of what you are looking for. First of all, what we say, be specific and detailed. You can specify things like the environment, like objects that are around, or the object you want to be in the foreground. The colors, the environment, if you want it to be in a festive environment, in a dark environment. All these are things that you can ask ChatsPT. Then the atmosphere, you can also ask it a little about the feeling you want the image to convey. If, for example, it is an image for an ad that has to convey tranquility, then you can put, I want it to convey tranquility, or chaotic, or mystical, or futuristic. This depending on the result you want. Then it helps a lot to add descriptive adjectives. For example, in this case, instead of putting a dog, you can put a small, soft, brown dog. And in this way, it will get much closer to the result that you want. Then it also helps to give it a perspective and a composition. For this, we have put this link here, which is basically a website where they explain the different types of frames, that is, the different types of framing that a photo can have. And in this way, based on this information, you can ask it exactly how you want the composition to be, and how you want the framing of the photo to be, so that it gets closer to what you want. Other details that we can ask it when generating this image are the lighting of the time of day. This helps basically to specify that exactly. If we want it to be day or night, if we want it to be sunny, if we want it to rain, if we want it to be cloudy. The light, for example, if we want it to be natural sunlight, light from candles, neon lights. Another thing that we can also specify is ... Oops, my microphone is moving. Another thing that we can specify is the movement. This, for example, in the previous case, in the case of a car, if we want it to be stopped, we can ask it to be parked. If we want this movement, we can ask it to go 100 kilometers per hour, etc. Or, for example, in this case, in this example, a cat versus a cat jumping a fence. And in this way, by putting a lot more detail, we get a much more complete result and much closer to what we are looking for. The more detail, the better. In that same line, we can ask it for analogies, we can ask it, for example, to make a stereo from paint to oil, we can ask it to do it in a diagram style, although in this case we will see that it fails a bit, later we will see how it can be done to get, let's say, correct diagrams and that it does not make a mistake, because we will see that it makes a mistake in these things. We can even ask it to do it in the style of a specific camera. For example, here I have put the Canon EOS R10, but if you have, for example, a camera, you can ask it to do it in the style of a specific camera, even with a full lens. And the most important thing is that the cat understands it. Then we can also ask it for a style, as well as something more abstract, cyberpunk, art deco, minimalist, etc., in case we are not talking about a photograph. And finally, as I said, we can guide it a bit in the sense that we can iterate on the same image. That is, I can generate an image and then ask it to change some aspect. Well, taking the example here of the Ferrari photo, if I go here, I can ask it, ok, well, imagine that I don't want it to be the Ferrari, I don't want it to be a frontal photo and I also want the Ferrari to be blue. Well, I tell it, I want it to be on the side, well, that it looks, rather, on the side and that the color of the car is blue. And as you can see here, it has already finished generating the image and indeed it has made us a blue car and has made it on the side. And despite the fact that the model is not exactly the same, since it still costs a little those things, and you see here the headlights are a bit different in this photo, that in this photo the shape is quite similar. So, in fact, if I'm not mistaken, I think the model it has made is the Ferrari Superfast and if you look at it, well, the design is similar in the three photos, in the first one that we have ordered and in this second one. And all this without specifying the model later, that is, here, let's say, it has taken as a reference both the text that I have passed through here and the reference image that I had of the previous prompt, that is, it is based on both the image and the text, and that is why it is cool when iterating on the same image, since we are not only contemplating our text, but we are also contemplating the previous image. And to close with this the tips, I have also prepared a prompt here so that you can see the difference of what would be a more worked prompt based on all those tips. For example, I do not want a modern Ferrari, but I want a pink head Ferrari, so I have prepared this prompt here. Imagine a pink head Ferrari from 1984, one is impeccable, with its iconic red color, standing out under the warm sun of the sunset. This classic vehicle is parked near a cobbled street, and so on. Basically, it prepares a much more complex prompt, also with the help of the chatGPT itself, and if we now hit enter, it will also generate another image. We would already have it around here, and as you can see, it has respected perfectly everything that we have asked for. We have raised a cobbled street, here we have it, with cobblestones, it is not an asphalt street, we have raised a pink head Ferrari, it has done it perfect, in a red color, in the sunset, basically it has done everything as we have asked for in the prompt. So, as I said, by detailing our prompt much more, based on these 10 tips that we have given you here, we can get the usual, a much more precise result, and much more concrete, and much more in line with what we are looking for. Then also, something very important to emphasize, regarding chatGPT and regarding the images that it is going to generate through DALI3, which is this artificial intelligence of images that is connected to chatGPT, is that the texts that it is going to generate are generally going to have faults, it is going to have problems, as there are applied letters, etc. A bit like what happens in this image that I have put here as an example. It is something in which to this day chatGPT still fails, and in fact almost all the artificial intelligences that generate images fail, and it is that many times they are going to generate things that look like text, but that are not text, that have errors. And sometimes, if the text is quite large, it can more or less manage to generate it well, but the smaller the text, the more characters there are, the more chances there are that they will fail, and this is something in which it fails a lot. Then the consistency between images also fails, that is, two images with the same prompt will be radically different. This can be seen very clearly if now this same prompt that I asked it to generate an image of a Ferrari, I ask it again. So we already have it here, and as you can see, this image looks like a video game, in fact it has generated two of us. Sometimes this happens, that chatGPT decides to generate more than one of us, and that seems to have much less detail, the colors are more vivid, it looks a bit like plasticine, and that the prompt was exactly the same as we used at the beginning, to generate an image of a Ferrari. But if we go back to the original image, we see that it is much more detailed, it would look a bit like a real photo, very edited, but a real photo for an ad, for a magazine, for something like that. Then another thing in which chatGPT fails, and a bit also in the same line as the texts, is what we mentioned before, which is that it fails if we ask it to draw diagrams. For example, we ask it to draw a plan of a building, things like that, technical drawings that require specific measures, right angles, proportions, etc. They usually fail a lot, that is, they usually give much better organic shapes or invented objects, rather than a technical drawing with specific measures, since, as with the texts, it fails a bit in that sense. With this we would have finished the prompts section, and we are going to enter a new section of chatGPT, which would be to interact with files. And that is a section, in my opinion, very interesting, since it opens up a whole range of possibilities, much more than just writing text. And it is that in chatGPT, apart from writing text, we can also upload files. And now we are going to see what types of files can be uploaded, and how we can interact with those files that we are going to upload. The first type of files that we can upload are ... we are going to classify them as documents. They would be PDFs, PowerPoints, Docx, which are basically words, and archivos.txt, basically text documents. That would include you in this category. Then, once we add them, we will be able to ask questions, such as what we said before. A question and, again, quote the specific phrase where you got your answer. A bit like the same structure that we used before in the context prompt section, basically to make sure that we are not getting it wrong. So, to do this test, we are going to do exactly the same that we have done before with Lido, but this time, instead of passing the document by copying and pasting, which is what I was telling you before, that there was a more optimal way to do it, what we are going to do is download it here. We are going to click on download, we save it, it will be saved here, we go to chatGPT, and directly, dragging it from here, from where we just downloaded it, or if not, we can also drag it from a folder, that is, if we have it in a download folder, we grab it here and drag it here. We could interact with it, with this same prompt that we put here, of question, and then quote the specific phrase where you got your answer. So, we are going to grab this prompt itself and we are going to ask it the same thing, what we have asked before, which is the governance token of Lido? And it should give us the same answer as before, or a very similar answer. And as you can see here, it has already given us the answer, it has told us the same as before, it has told us that the governance token is LDO, and the phrase that it gives us for the answer is a different one, that if we copy it here and paste it, we should find it in the PDF, but we are not finding it. This can be due to two things, it can be that chatGPT has invented it, this happens sometimes, or it can also be that it has not copied it well from the chatGPT PDF and that it really extracted the information from here. So, to make sure, what we are going to do is copy a fragment, we are going to simply look for this fragment, and indeed, if we search here and copy this, we see that the phrase seems to be the same. To have a vote in Lido, one must hold its governance token LDO. To have a vote in Lido, in the Lido DAO, one must hold its governance token LDO. What happened here is that it has not copied the commas and that is why we are not finding it in the PDF, but it has indeed extracted the information from the PDF correctly, so in this case, again, chatGPT has done it quite well. And this, as I said, we can do it with PDFs, we can do it with PowerPoints, with Word documents, or we can do it with .txt documents. In the same way that we have done this with documents, we can also do it with tables, we can do it with CSV tables or with XLSX tables, which are the Excel tables. So let's see an example of this. For this example, we have opened a new chat and what I am going to do is that I am going to pass it a table, that is, a document as we count, in this case, CSV. And what this document contains, which I am going to open here so that you can see it, is a lot of data regarding Bitcoin prices, that is, these are the dates of the different days and these are the prices of Bitcoin at that date, that is, on January 4, 2023, Bitcoin was worth this, the maximum of that day was this, the minimum was this, and close this, and adjacent close, I don't know what this is, really, and this is the volume. Basically, they are a lot of data about the price of Bitcoin on the different days, as if they were the data for the general graphic logo. So, with these data, for example, I could ask for the following, which I had prepared here. Using the data from this table, tell me how you would have obtained more performance, making DCA with the same amount every day, or buying the first day and holding continuously. Basically, we are asking you how we would get more money, if we had done dollar cost averaging, which basically consists of making regular purchases of a fixed amount of money, or if on day 1 we had bought everything at once, without making subsequent purchases, and we would have waited until the last day, of which we have data in this table. So, we are going to hit enter, and here, as you can see, the icon of the code interpreter is appearing again. This is basically because it is a calculation that ChatGPTN cannot do with its Deep Learning engine, with its internal AI, and what it is going to do is read the table and make the calculations thanks to the Python integrated code interpreter. That is, it is going to make a code to do all those calculations, and it is going to execute it in order to obtain a reliable result, which is what it is doing here. If we open this here, we see that the code is actually biting. What happens is that, by default, it appears closed. By default, it does not appear here, but here we see that it is actually biting a Python code in order to make that calculation. Ok, it has already finished generating. Basically, it has made this calculation starting from the basis that you are going to invest $100 a day, and it has made the share with the same amount of money, but I have been noticing, and this is why it is important to always review the results that ChatGPTN generates, which says that by doing DCA we have obtained $75,000 and by buying on day 1 we have obtained $241. This, I think, is because it has been wrong, and what it has calculated has been buying $100 a day versus buying $100 on day 1 and not buying again. And I think that is why it has been wrong in its calculations, since they should be much more even results. So I'm going to tell you, and let's see what calculation it gives us now. Basically, what I have told you is that it is impossible that there is such a difference between DCA and buying and maintaining. I think you are wrong, and different amounts of money have been invested in total for each strategy. So we are going to say this and see who responds. And indeed, here it is telling us what we had, that it had calculated to invest $100 only on the first day versus investing $100 every day. So, obviously, by investing $100 every day, you are going to earn a lot more money. That is why now it is doing the correct calculation, which would be, what would be the difference in profitability by investing $100 every day or by investing the equivalent on day 1 and doing the corresponding calculation. And here it has finished generating the answer, and it tells us the following. The total investment for both strategies was $36,700. Ok, so it has used the same amount for both strategies. This is because it has used the data for a year and surely there were a couple of more days. One year has 365 days, surely in Excel there were 367, and that is why 100 times 367 is 36,700. That's why I chose this amount. So far, everything fits me. Then, Dollar Cost Averaging tells us that the second performance to this amount of $75,000 versus buying and keeping the second performance of $88,699. That is, with this analysis that it has done, we see that last year we would have made more profit if we had bought on the first day and we had kept instead of doing DCA, instead of making regular purchases. This makes sense because this last year Bitcoin has gone up a lot and normally the DCA is a more conservative strategy that reduces profits but also reduces losses. So, perfect, we have already seen how we can analyze some data from an Excel, which would be much more complicated to analyze if we wanted to do it manually, and ChatGPT has done it for us through its code interpreter, as we are going to see here. Another type of file with which we can interact in ChatGPT are images. That is, not only can we generate images, but we can pass reference images and ask or ask things about those images. For example, we can interact with JPG images or PNG images. It is possible that in the future there will be more types of files with which we can interact. Specifically, two quite interesting uses that we can give are those of identifying objects or understanding concepts. Let's open ChatGPT here, let's open a new chat, and let's imagine that I have the image of this car here, and I don't know what car it is and I want to know what car it is. We can copy the image. In this case, we don't even need to download it, we can simply copy it, paste it, and say, tell me the model and brand of this car. In this case, and also so that you can see that ChatGPT is not perfect, it has been wrong, since it has told us that it is a Mazda RX-7, when this is really a Toyota Celica. That's why we always have to contrast the information that ChatGPT gives us, and in this case it would be as simple as copying this information, looking for it, and we see that it is not the same car. This car is really a Toyota Celica MK2. So, we have to take that into account. It is true that both are Japanese cars, but it is not perfect. Still, it is something that usually works, and for that we are going to put another example, and we are going to say with this mobile, tell me the model and brand of this mobile. And in this case, it seems that I have done it right, if I remember correctly, since the model and brand of this mobile, if we look for it here in Google, in images, is this one here, Nokia 3310. That is, in this case, here in fact we have the same photo that I had used, here it has achieved the result that we expected, which was to identify what this object was. So, for example, if we want to identify a product, if we want to identify what a product is for, things like that, we can pass the image and identify what this object corresponds to, even much more complex things, sometimes it is able to identify them. Specifically, we are going to do the test with this here, it is a photo of a mountain, and if we ask it what mountain is this, it is telling us that it is the Montaña de Montserrat, located in Catalonia, Spain, and it is famous for its unique rock formations, etc., etc., which we would not know very well how ... well, we can look for it, yes, yes, we look for Montaña de Montserrat, and indeed we are talking about this image. And here, as you can see, it has managed to correctly locate this mountain from an image, that is, it does have some fairly developed capabilities, but as I said, you always have to check, since, as you can see in this case, it had been wrong. Another quite interesting thing that we can do with images is not so much to ask it to identify different objects, mountains, photographs, whatever, but we can ask it, for example, to identify what the functionality of an object or an image is. For example, I have here this image of a chronograph, you can pass it through here, and I can say, tell me what each of the needles of this clock are for. And as you can see here, it has already found the answer, it tells us that the long central needle is used to measure the milliseconds of the chronograph, it is correct, it tells us that the two needles in the center are for the hour and the minutes of the time, it is correct, and here it is reading, and here there was a small error, and it tells us that the needle that goes up the left sphere is the one that ... ah no, sorry, yes, I did it right, the one that measures the seconds, the upper one, the problem has been here, which tells us that the upper needle, when it is really on the right, is the one that measures the milliseconds, and the needle of the lower sphere is the one that measures the hours, that is, despite this small error, which has marked it as superior when it is really on the right, everything else has done it well, and it has correctly identified, let's say, how this object works and what its characteristics will be, and how each of its sections works, so in that sense, another quite interesting thing that we can do with this, we can also do it, for example, if we pass a plane and ask it to identify elements in a plane, things like that, very interesting, and the truth, a fairly powerful tool. In the next section of this course, we are going to deal with the issue of Google Chrome extensions, which now you will see that it has to do with ChatGT. Basically, there is a type of program, so to speak, called Chrome Plugins, that is, so to speak, Google Chrome extensions, which what they do is that, unlike other types of programs, they are installed from your browser and add extra features to interact with the different pages, it is not always like that, sometimes they are, let's say, stand-alone programs that do not interact with the content of the browser, but usually it is like that, since that is like its main function and the grace of installing programs inside your browser. So, within this category of programs, there are some in particular that what they do is connect with ChatGT to offer extra features or to simplify your life, and they usually open in a small window next to your browser. These plugins or these extensions are installed from this website here, which is the Chrome Web Store, and to find them it is very simple, for example, there is a very famous one of these that work with ChatGT, which is called Cider, which in fact is the one that has the most downloads, we can look for it by this bar here, and as you can see here, if we open this photo, what it does is that it opens this window here with the ChatGT features next to it, and some extra features, of these there are many more, we also have, for example, Monica, who does something similar. We also have SearchGPT, which in the same way also opens a window on the side and allows you to interact with the pages, but my favorite and the one that I can recommend, since it has been the one that I have tried and the one that I have been using for a long time, in fact it is the one that I use in my day to day, is Harpa AI. Something important to emphasize about this plugin is that I have found situations in which it creates conflict with ChatGT, that is, as a result of installing this plugin, perhaps ChatGT in itself stops working and errors appear, to solve this error it is very simple, you can install it with a couple of clicks as you will see now, but hey, let's install it first so you can see how the installation process is, we are simply going to click on this button here to add to Chrome, we give it to add extension, and with this it would automatically be installed. So from here we can create an account, which in my case I think is already logged automatically since I have already installed it previously, but if you can't, from here you can do all the management to log your account. Then something important to keep in mind is that to unlock all the functionalities you will generally have to pay, I specifically have the cheapest plan, which if I remember correctly is $ 10 a month, let's see, let's see it there, if we change it, yes, 14 euros a month, not 10, but 14, but personally I think it is worth it since it offers many extra functionalities, some of these functionalities are, for example, the next one that I am going to show you now. We can interact using the chatGPT functionalities in YouTube videos, in this case, for example, it is a video in which this guy teaches 19 watches and what we can do is go to this bar here on the side, which is the JARPA, or if not, we can also open it from here, which in fact if it does not appear up here with the other plugins, what you can also do is give it this plug-in and in this way it appears here, and by opening this and clicking here on the chat with video button, because it has detected that we have a video here, we can ask for things about the video. Here by default it tells us that it is in chatGPT 3.5 but we can change it to 4 and I could ask for example, tell me the 19 watches that appear in this video along with their main feature. Even if I don't want it to take too long, I can tell it to do it in less than 5 words for each of them. And right now what this tool is going to do is that it is going to interact directly with the video, in fact what it does, a little more on a technical level but this is not very important that you know, what it really does is read the transcription, since almost all YouTube videos have transcription and the tool is not really seeing the video as such, but what it does is read this text here, that is, it is not seeing the video as such, but still in practice the result is the same. So if we open this again, it has already done exactly what we asked for, it has looked at the video, in quotes, since the transcription has been read, and it is already saying, well, the first is this universal size and compact, the second is this and so on, and if we go to each of them, for example, we start here, we see that indeed the first is the G-Shock, the second if we advance the video a little more is the Seiko Compass, which is the one that puts us here, etc. So it has done the literally work that we have asked for, to go one by one, here there are other different features but I understand that because it must be surely a mention, well, no, this seems to have skipped, as you can see, it is not perfect, it is something to take into account, but then the next one has already started to do it well, the next one to the Grand Seiko and here I know that it has done it well, then, as always, with the AI you have to go carefully, since in this case one has skipped, but as a general rule, it has done it quite well and the truth is that it is a very useful tool. Then, if in this same window, where we have given Chat with Video to make them ask about the video, we click on All Commands, we will be able to see a list of all the commands that the tool offers, which, the truth, are a barbarity, it has to generate keywords, to generate article descriptions, SEO focus, we have many commands and in this case we only talk about the commands related to the interaction with video, since if we go, for example, to this page that I have opened here, and we open the same option, that is, the option to see all the commands, we see that they are, for example, all the commands that are related to the interaction with video, since if we go, for example, to this page that I have opened here, and we open the same option, that is, the option to see all the commands, we see that they are, for example, all the commands that are related to the interaction with video, since if we go, for example, to this page that I have opened here we see that they are practically infinite, data extraction, content analysis, clickbait text analysis, we have many types of commands with which we can interact with different web pages using artificial intelligence, so this opens up a world of possibilities, the truth. And well, this is a slightly more advanced tool, also directly related to ChatGPT that I wanted to show you, but we are going to return to the focus of the course, since we have many things to see before entering into something much more complex such as this. Anyway, small parenthesis, I want to warn you that this tool has not paid us, nor is it a correlation, nor anything, I just wanted to show it to you so that you can see to what extent the capabilities of ChatGPT can be extended using plugins of this style, I have said it, this is not the only one, there are many more, I have simply shown you this one, I have shown you Harpa, because it is the one I use every day. Anyway, we are going to return to the focus of the course, we are going to return to ChatGPT, since this would be a much more advanced level and it would give us for another whole video, so let's continue with the next block. In this other block we are going to talk about how to customize your ChatGPT, that is, you can set parameters to your ChatGPT, response parameters, so that it responds based on those parameters in a consistent way and without having to enter them through chat. Let's see how that is done, we go back to ChatGPT, we go to Customize ChatGPT, which would be Customize ChatGPT, here it gives us some small instructions on how it works, we click on OK, and basically here we can introduce instructions on how we want to customize our ChatGPT. So, we are going to go back to the presentation for a moment and basically we are going to say two things. In this first block, what we are going to say are things about you, that is, you can say, for example, where you are from, what you work, what you have studied, what are your hobbies, what are your domains of knowledge, that is, maybe I have studied engineering, but I am very good at art history. Well, if I know a lot about art, I can comment on the ChatGPT and take it into account in terms of the answers it gives me. You can even tell it what your goals are and in this way you can guide it a bit. If your goal, for example, is to learn, then maybe it will give you much more developed answers so that you can enter new knowledge. If your goal is more pragmatic and you want to go directly to make money, then maybe it will give you shorter answers with bullet points. All these will be considerations that ChatGPT will have in terms of generating your answers. Then, in this other block below, what it will ask you is how you want it to answer you. It will ask you things about how you want it to answer you. Basically, you have to say if you want it to answer you formally or informally, if you want the format of the answer to be longer or shorter, if, for example, what we said before about bullet points, you can ask it to answer you all by bullet points, how you want it to address you, you can even tell it what your name is so that it addresses you with your name, and you can also ask it if you want it to have a neutral opinion or if you want it to give its own opinion. In the end, this is a program that is based on millions of data, so it will be based on millions of opinions, but basically you can guide it a little in that sense and many more things. Everything you can think of, how you want it to answer you, if you want it to answer you by insulting you, I don't know if it will do it, but maybe you can ask it too. Having said that, we are going to fill in these sections. For this, what I would recommend is that you write it in English and this is something that generally applies to all the interactions that you are going to do with ChatGPT. In the end, you have to think that it has been trained with millions of data, among those millions of data there is a lot of text and a lot of information in Spanish, but there will be a lot more in English. So, taking that into account, what you are going to achieve if you do all your interactions and, for example, this specific configuration in English, is that the quality of the answers, based on the understanding that ChatGPT will have of what you are saying, will be much better. So, in this case, I have prepared a couple of texts, one for each section, I have prepared them in Spanish and I am going to show you another completely free tool, although we can do it, as I said before, through ChatGPT itself, but I am going to show you another free tool, we use this basically because it is faster than ChatGPT, which allows us to make contextual translations. So, we are going to take this out, here we paste EXO, which is the text that I have prepared, and it basically makes us the translation of this first block, which we have to talk to ChatGPT about. In this case, I have said, I am from Spain, I work for the largest YouTube channel in the niche of entrepreneurship, finance and ways to make money, our goal is to make the best videos possible, and that means both interesting and informative videos, as well as making content that is useful for our viewers, etc., etc., etc. So, we are going to copy this, the translation in English, and we are going to paste it here, and we are going to remove this here, which is something that the translator has generated. And the same with the second part of the text, which I have also prepared in advance. We are going to paste it here, and here I have said, I want your answers to be informal but technical, I want them to be rather brief, adapt your explanation to a format of vignettes, I translated this wrong before, oh well, but I translated it well, it is that initially I had written it in English, to a format of short bullet points, etc., etc. So, we copy this, we paste it here, here I see that I have not put the other message, and with this it would be, we are going to save it, and having this saved, if now I ask ChatGPT where I am from, since it was one of the information that we had specified, let's see, here it is not, here, CustomizeChatGPT, if I ask where I am from, which is one of the information that I had specified here, in principle, where do you think I am from? Very well, and here it tells us that I am from Spain, and if I ask it where I work, it is already taking it into account, and if you look at it, it is also making short answers, and these are very direct questions, but what ChatGPT does now that it has constants and information is to take it into account for future answers, so maybe now if I ask YouTube, in fact, if I ask what YouTube is, in fact, we are going to do the test, which is YouTube, I understand that in principle they will take it into account in their answer, because knowing that I work on YouTube, it will give me a much more technical or much deeper answer, or maybe simply, well, look, in fact, it is giving me the specific explanation, but in this case it has already used the bullet points format that we had asked here in the customization of ChatGPT, which we had asked it to make its answers in short formats, with the essential information, and using incomplete sentences to make it fast to read, that is, in this case it has respected it, as you can see, I have said, it will not always respect everything, it will also use a little of its criteria, because in this case, for example, it did not make sense to answer in bullet points, but already with this information we will be able to make a much more optimal use of ChatGPT, since again we will be guiding it much more, and we are going to save each of the iterations and each of the new chats that we will have to pass all this information again. The next block that we are going to see is one of the functionalities of the moment, so to speak, of ChatGPT, it is an update that arrived recently and that completely changes the rules of the game, they are the Custom GPTs, they are chats of ChatGPT specialized in a specific task or in a specific domain of information. Now we will see in more detail what all this is about. Basically, they are chats created by the community, here you have a screenshot with some examples, specialized in different areas, all this is achieved by training and passing information to all these chats, that is, the same thing we have done before dragging a chat to the document, it can be done in a pre-constructed way, pass a lot of information so that that chat responds in a certain way. So you have to take into account some aspects of all this, the first of all is that it is private, even if there is a person who has created that ChatGPT, they will not have access to your information, nor will they have access to the history of chats that you are having with that customized ChatGPT. Then, their uses are specific, even though you can ask questions about cooking to a sports ChatGPT, the idea is that you use that ChatGPT for what it is designed for, since it is specially designed for it and will achieve much better results in that sector for which it is designed. Then another very important aspect is that APIs can be integrated, which is an API for those who do not know what it is, summarizing it a lot, it is a service that offers certain web pages so that that web page can be connected to other web pages. So, for example, the YouTube API allows you to connect a code so that you, from your code, can upload the videos directly to YouTube without having to go through the interface and click manually, that would be an example of an API. Or maybe the Nike API is an API that allows you to collect the prices of all the shoes live and then you can set up a web page where all the prices of Nike shoes come out live without having to go one by one copying. I think Nike does not have an API specifically, but to give us an idea, that would be the example. So this allows you to do very cool things that you normally could not do with ChatGPT, that is, imagine you can grab an API from TradingView, for example, or from any service that lists the prices of shares and assets and make a ChatGPT that has real-time consistency of the prices of the different shares. That would be, for example, one of the possibilities. Another very important aspect of these custom GPTs is the ease of creation, and it is that you yourself can create your own custom GPT adapted to your needs. Imagine that you are a researcher and you are developing a study on a very specific topic and that information only you have it and no one else has it, because there is not going to be a custom GPT about what you are looking for, but you can upload your documentation and in this way you get an AI trained in a certain way. It is not exactly training, but it is more that it has the context of that information so that you can ask questions about that specific thing of which there is no AI specialized in it. So, having said this and with the hype that you can create your own custom GPT, let's see how that works. But before seeing how to create our own custom GPT, let's see how you can use the GPTs that the rest of the people have created, the GPTs that the community has created, that is, these that we are seeing here. You can see if we go here to ChatGPT and we go to this tab where it says Explore GPTs. From this tab we can see several categories. We have the categories of Dalí, which would be the GPTs prepared to generate photos. For example, if we click here to see more, we see that there are many more. We have those of writing, we have productivity, analysis and search, programming, we have a lot of variety. And not only that, because very few appear here, but we can look for many more GPTs. That is, imagine that you live in Brazil and you want to know things about your country. You can look for a GPT from Brazil. If we write here Brazil, we will get a lawyer from Brazil, a legal consultant from Brazil, an IA communicator from Brazil. And well, different things they put here that I don't understand because I don't speak Portuguese. But I said it. And if we want to use any of these, it's as simple as we want to use this one here so that it writes for us. We open it, we click on Start Chat. And we open the Custom GPT with its different functionalities. We can ask it to write an analysis of a thousand words, three thousand, etc. All this we will see in more depth in the block of how to earn money, since there we are going to review some of the GPTs that have seemed most useful to me, especially in the field of this channel, in the field of how to generate income or how to enhance the income that you are already generating. So now let's continue with the part of how to create your own Custom GPT. The first thing you will have to give your Custom GPT is the name of the description and the logo. All this is nonsense that you can put whatever you want, it is not very relevant. Then something that starts to be quite important are the instructions, that is, how do you want that GPT to act, that GPT chat. Another thing that, like the name, the description and the logo, in principle are not very relevant, this depends on the use you want to give it, are the start instructions. You can give it predetermined phrases so that people can click. As we saw here at the beginning that tells us, plan a trip, make me a brainstorm of names, write an email, all these are the phrases that you can customize to appear in your Custom GPT. Then you can pass documents, this is the most important part, that is, you can introduce knowledge to your Custom GPT, this can be the same documents that you would upload here, images, PDFs, etc., can be uploaded to your Custom GPT. And finally, you can add new features with what we talked about connecting it with APIs. Having said this and explained, let's see how this would come out. What we will do is go to our profile, we will click on My GPTs, which will be the section where we can create a new GPT, we will click on Create a GPT, and here we can do two things, we can configure it through chat, which I personally do not prefer because it will be much less precise, or we can configure it from the configuration tab. The first thing then will be to put a logo, for that we are going to click here, we can even use DALI directly to generate the logo, we are going to try with that. And of course, I think it is using this information, it is based on this to generate the photo, so now it generates a random photo or it does not generate anything since it has no information. We are going to leave this here, but I understand that if I, for example, put the title of our GPT, which would be this, and now if I click on Use DALI, I understand that it will do something related to this. Then we are going to name it CryptoAnalysisGPT, since it will be a crypto analysis bot in Spanish. Then, as a description, we are going to put Analyze the price of a crypto currency, since it will be its main function. And then in instructions, again, we are going to put them in English, as we have done with the configuration of our GPT, look, it has generated the same photo, so we are going to give it back, maybe use this as a prompt, but hey, this is the logo anyway, it is not that important. But hey, let's continue, at the level of instructions, as we have done when we have customized our GPT, when we have customized it for us, the interesting thing here is to put them in English, since it will have a better response. So, we are going to paste these instructions here. Ok, well, it is putting things that have nothing to do with it. We are going to leave it like this. And basically we have said, always answer in Spanish, use your knowledge to answer technical analysis and price prediction answers. Do not tell me that investments are dangerous, this is the good thing, because many times when you ask for investment advice, the GPT does a lot of emphasis on, these investments can be dangerous, take this into account, it is very true and you have to take it into account, but to save us all that text of which we are already aware, since as we have seen throughout this video, sometimes the GPT fails and we cannot trust 100% of it, we have not asked it to save it and not give us this warning. I am telling it that I already know and that it only does analysis and gives me a predicted result. I also ask it to use different indicators in our analysis, discarding those that do not show strong evidence, that it gives me a single prediction, both if the price goes up and if the price goes down, and with a percentage of confidence. That is, it tells me, for example, the price will go up with 70% confidence, etc. And finally, I ask it here to base its analysis only on price variations, that is, that it does not look at factors such as volume, etc. This is to make it easier, but we could really put a lot more data. So, in the face of these interactions, how are we going to do it? The first thing we have to upload is documentation, because the GPT has technical knowledge of analysis, but the more information it has, the better. So what I have done has been to download several PDFs from several books of technical analysis on the Internet, which I have here, let's see where they are. Here they are. I have downloaded several famous books of technical analysis, these here, and basically we are going to drag them here. So now it is going to upload all these PDFs. If we open them, we see here that they are very dense books on technical analysis, which explain different concepts, etc. All this is the knowledge that the GPT uses, this one in particular is quite short, it is 67 pages with many drawings, but then we have some much more dense, like this one here, of 500 pages of text. And all this will be the information that the GPT will have in mind when doing its analysis. We would have them all uploaded here, and another thing that we have to do, very important, is to activate the code interpreter. This is what we have said before, that a window will open and Python code starts to run. In this particular case, it will not always be like this, but in this particular case that we are going to ask it to analyze certain data and that the numbers have a very important relevance, it is important to activate the code interpreter, otherwise it will not be able to do the calculations correctly. And then what we can deactivate, for example, is the DALI image generator, because in this case we will not need to generate images. I have done all this and now we would have everything ready. Here we can enter the questions that we mentioned before, for example, if I put hello here, it does not appear because it is loading, I think. But basically here the questions that we have taught before will appear when there is a GPT chat. And in this case, in principle, we do not need it, so we are not going to put it. And with all this done, from additional settings we could add everything that is connecting with APIs. In this case, it would be to make a much more technical video and we will not go into detail, but we could do all that we have told you before, connecting it with APIs, which we remember are those tools that allow interactions with different pages through code. What we have said before, upload videos through the YouTube API, you could connect and interact from here, etc. So, having said that, in our case we are not going to put it and we are going to give it simply to see where the create button is here. So, we can make it available either for anyone who has the link to this GPT, since with a GPT you can generate a link, or only for me, or it can be published in the GPT Store, which is that dashboard that we have seen before where the different GPTs appeared. In this case I am going to put anyone with the link, but with this example it is a little different. And we already have our CryptoAnalysisGPT created here. As you can see, the name comes out here and it also appears here in the sidebar and here in the middle. And this is the customized GPT that we have just created with all that technical asset analysis documentation that we have passed. So, if we want to start using it, what we could do is, for example, here I have a document that I am going to show you now, which contains all the historical prices of the last year of Ethereum. Well, I could get this document, I drag it, let's see, let's close it here, I drag it, let's see, it doesn't close, ok, now yes, I drag it in my GPT and I can ask it, based on these data, let's see, based on these data, tell me your projection for Ethereum. And we can predict it in the next three days, in the next week and in the next month. All this utilizing your technical analysis knowledge. Ok, here it is telling us what will be the indicators in which it will be fixed. It will use mobile means, the Relative Strength Index, RSI, this is quite famous, the NCAD, Moving Average Convergence Divergence, supports and resistances and candle patterns. So, based on all this information, it will do its analysis. Here you see that it is already writing code to do that analysis. Well, specifically here it is opening the file, more than writing code, which the Python code interpreter uses to open that file. Here it seems that what it has done has been to look at the price of the last five days. So, it is taking this into account when doing its analysis. And it would have finished its projection, so we see that it has done exactly what we asked for, a projection for the next three days, another for the week and another for the month. And at the end of it all, it has also done what this GPT chat is really programmed for, which if you remember, we had asked it to give us a percentage of confidence regarding its result and it has done exactly that. It has told us that it projects a short-term alzista trend and with a confidence of 60%. Still, remember, this is something you can do to experiment and that you can do to leverage your analysis, but it is not something reliable. That is, as we have seen before, with much simpler things, it has failed and in fact, in this case, it seems that it has only taken as a reference five days at the value level when doing its analysis. I don't know if it has used more values, but that's what it seems. So, taking all these data into account, it is an interesting experiment to create our GPT chat for this video example, but it would not be the only thing, let's say, on which I would base my analysis if it depended on my money. Still, I have said it, if you now want to create your custom GPT, you know how to do it. Let's go to the next block. Another very interesting thing that we can do with GPT chat is to interact with it by voice. That is, we all know the famous Siri or Alexa, which are those devices or those artificial intelligences with which you can interact by speaking, but they have, so to speak, predetermined answers. It is true that based on what you ask it, you can ask it in different ways and it will almost always answer you well, but in general they are predetermined answers with very limited robotic voices, etc. In this case, what we are going to do is that we will be able to speak to GPT chat and that the same answer that it would normally give us if we had written it, it will also give it back to us, also by voice. So this, where I think it makes more sense, is to do it through the mobile, since it is a situation in which maybe you are on the street and you want to ask a quick question and you don't have a laptop to take out and start writing in GPT chat, and that's why we're going to do it from the mobile, and for that we will need to download the app. The GPT chat app, the official app, let's say, because there are many that are not official, can be downloaded for both iOS, that is, for Apple devices such as an iPhone or an iPad, as well as for Android, for tablets and mobiles. So depending on the device you have, you are going to download it on any of these devices. In my case, I have an Android, so I'm going to show you from Android. Ok, so once we are inside the GPT chat app, the first thing we can do is go up to the menu, up to the left, and if we click here on the three dots to configure, and we go to voice, we can change the voice tone that we want. We are going to turn up the volume so that we can hear, but basically ... As you can see here, we have different voice options, I'm going to give it this one, this is not very relevant. And then from here, from the main page, let's say where we would normally write, instead of writing, we simply click on this little icon here on one of the headphones and we can talk to GPT chat. We wait a little ... Hello GPT chat, what do you think about Bitcoin? Do you think it is a good investment?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Speaker 3: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
@@ -322,51 +322,51 @@
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:after="120"/>
       <w:tabs>
         <w:tab w:val="right" w:leader="none" w:pos="9000"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:rPr/>
-      <w:t xml:space="preserve">This transcript was exported on 03/14/2026</w:t>
+      <w:t xml:space="preserve">This transcript was exported on 05/09/2026</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>