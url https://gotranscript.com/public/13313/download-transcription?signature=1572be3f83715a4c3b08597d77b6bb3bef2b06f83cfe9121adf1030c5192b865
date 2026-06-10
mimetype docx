--- v1 (2026-04-07)
+++ v2 (2026-06-10)
@@ -30,51 +30,51 @@
       <w:pPr>
         <w:jc w:val="start"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Speaker 1: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">� Intro � What's up friends, welcome to my digital productivity channel, my name is Diego Cárdenas and this time I am going to be teaching you how to use one of the most innovative and disruptive tools of our era, at least so far, ChatGPT. This is a tool based on artificial intelligence that brings to reality things that we only saw in science fiction. And if you think that this tool has no applicability in your daily work or that it cannot help you enormously in your processes, I invite you to reconsider it, since in this course we will be seeing a wide variety of applications, good practices and many tips and advice to get the most out of this tool. Using it well, I guarantee you 100% that it will help you be more productive and productive. And before I start, I want to answer the question, who is this course aimed at? I've been looking at some of the courses available on YouTube and other platforms. And the truth is, most of those courses are oriented to a certain type of professional profile. The marketing ones, mainly. However, this course is aimed at everyone. Whether you are a student, university student, high school student, teacher, teacher, engineer, engineer, accountant, accountant, whatever your profile is, this course is for you. Even for your grandfather, your grandmother, your uncle, your aunt, who stops all day on the cell phone, if you know how to use WhatsApp, it will be very easy to use ChatGPT. In short, in very simple terms, ChatGPT is a chatbot, that is, a super intelligent robot with which we will be able to have a conversation. So, having said all this, I invite you to subscribe to this channel if you have not already done so, and to visit this course on the platform Productificados.com where you will also find some other free super courses like the Excel super course, the dynamic tables super course, the powerpoint super course and many other courses that are about to come. If you are interested in learning and increasing your productivity, this is the most suitable place to learn all that. Very well, having made you reach that invitation, let's start with this super course of ChatGPT and here I show you the topic. As you can see, there are only 5 super simple points, nothing of the other world where we are going to be covering all the good practices, all the tips and the mechanics that we have to know about the interface to use chat gpt in the most efficient way. Yes, it is true, it is nothing more than a chatbot, it is a chat interface as if it were a whatsapp web, but as we are going to see later in the course, if we want quality answers, we will also have to ask quality questions with a defined structure and some recommended practices. All this are summarized then in these 5 points. Of course that is not all, ChatGPT is already almost a year with us and in this short period of time many additional services have appeared, some plugins and some other tools that further enhance the results that ChatGPT generates. We are not going to be seeing that in this course, but nevertheless we are going to be seeing it in the course Artificial Intelligence for All, which is available on the Productificados.com platform, to which you can sign up for only $5 a month. Take it as an investment that can have an impact and a return practically immediate in your productivity and in the infinite things you can do with artificial intelligence tools. Things that were only possible having a wide range of skills, design, programming, etc., etc. In addition, of course, that with your registration you will be supporting this channel and the creation of more educational content. All the information about that course can be found in the description of this video and of course a link so you can download this PDF file about the chat gpt super course completely free very well then now we are going to start with the first point and we are going to start with some definitions, mainly what is artificial intelligence We are not going to get too technical in this aspect, if you want to know a little more about everything that is behind this technological development, I recommend the DOTCSV channel. It has some quite interesting tutorials with an almost colloquial language that allows us to have an idea of ​​how these advanced technologies have been developed. Since, as the saying goes, any technology advanced enough is indistinguishable from magic. If you don't want to be in the limbo of ignorance and you want to have at least an idea of ​​how these artificial intelligences work, I highly recommend you visit his channel. In this course, however, we are going to learn some definitions and see the practical part of chatGPT. So, in simple terms and without much flora, what is an artificial intelligence? Well, basically it is a model designed to simulate human cognitive processes. And beware, it is not just an AI, there are hundreds, maybe thousands of models that are being developed from large amounts of data. And this training allows you to perform an automatic learning and generate answers. Answers that can be, as in this case of ChatGPT, text responses. Or like other models that also respond to us by generating images, audios, videos, etc, etc. So, let's define what is ChatGPT once and for all. And it's not complicated at all. ChatGPT is a chatbot application developed by the company OpenAI, specialized in the processing of natural language tasks. This means that the specialty of ChatGPT is the generation of conversational text. Really, if you start talking to this tool, it will not be very different than talking to a real person. That is the disruptive and differential aspect of ChatGPT. We are really going to be feeling that we are talking to a person. And well, what can we say about the name? ChatGPT Chat, because it is a chatbot. And GPT, which comes from the acronym Generative Pre-trained Transformer. which could be translated as generative, pre-trained and the model it uses, which is a transformer. If you want to know a little more about this technical part, which is a transformer, in which this consists of pre-training, I also leave you some links to the videos of DotCSV in these subjects. And well, some additional information, as it has been launched on November 30, 2022, a super recent tool and that currently, or at least at the date of recording this video, has two models available, GPT 3.5 and GPT 4 for the Plus version. Since this tool, although it is true, is free, the most advanced model is reserved, the GPT 4, for its paid version, which costs $20 a month. It is a slightly more advanced model that generates a little better-elaborated, a little better-tuned responses, Or, well, maybe the right adjective would be a little bit more intelligent answers. But don't worry, with ChatGPT 3.5 we are going to achieve, in any case, very impressive results. Access to ChatGPT on the web and on the cell phone. You see, since ChatGPT was launched, many people have started using this tool Basically because of how innovative and disruptive it is, and so many have been the people who have entered to use this service that began to crash, began to limit their daily responses and sometimes we could not access the tool. This, however, has already been solved, now it is practically available 24-7, both in its web version and in its Android and iOS application. Now, ChatGPT is more accessible than ever, you can have it on your phone as if it were any other application, like WhatsApp, like Telegram, etc. Do you have any query that Google may not be able to solve? Well, ask ChatGPT. All you need is an account. And how do we create one? Well, it's super simple, super basic. The link, of course, to the application in iOS and Android, I will also leave it in the description, as the link to the website. However, let's see here, let's go to our favorite browser, in my case it's Microsoft Edge. You would have to enter this link, or you could also just google it, chat gpt, you google chat gpt, you enter the first result, and you will enter this screen, where you just have to click where it says sign up. I know this screen is in English, but it's not complicated. Login is to log in, and sign up is to register. If you don't have an account, we're going to click on this second button. So once we do this, we're going to have some options. I always recommend using an existing email account, whether it's Google, Microsoft, or if you have an Apple account. In this case, I'm going to use one of my Google accounts. I'm going to blur this information a little bit here for privacy reasons, but you just have to select one of these accounts so you can register. In any case, you can enter an email in the previous form and the procedure would be the same. So, I'm going to put here my name is Diego Cárdenas. I put here my birthday, which is also very important to verify only our age. We click on continue. It will also ask us for a phone number. Of course, I'm also going to blur this to be able to verify our account. We are going to ask it to send us the code and we are going to check our phone to enter the code that would have arrived to our cell phone. Here I will also put a screenshot of how the message that chatGPT sends us looks like and we are simply going to put the code here, in this case it is 769420. Be careful, the message that is going to take you has a different number, do not put this same number, you have to put your phone number so that the code reaches your phone, it is a different code for each person. Very well, and here we are already inside the chat gpt interface. And before moving on to describe each of the areas of this interface, let's see how we enter from our cell phone. Very well, I'm already here inside the chat gpt application, I've already installed it, and that's why I have recommended that you start the session with a Google account, Apple, or with an email, since in this way we will be able to simply make a touch in that option, for example, continue with Google. And here I am going to start the session with the same account, that I have registered from the web. In this case I am going to select this one, we wait a few seconds and that will allow us to access the tool. It welcomes us here, we are going to click continue and there it is. As simple as that, as simple as that, it does not have ads. If you see any ad, something strange or different to this interface that I am showing you, you have probably installed If you want to make sure you have the correct app, it is this one that has this logo and that also says OpenAI here as a creator. Ok, very well, then that would be all. Entering the application is super simple and interacting is also. we would simply have to make a query like, for example, explain to me in simple terms what is the Transformer model. We are going to send it. And well, here is the explanation. The operation of the application is identical to the operation that we are going to be seeing in this course, which is mainly on the web. Everything we are going to be learning, you can also apply it to the application without any problem. So for practical reasons, we will see the rest of the course from the web, from a computer or a laptop. But you already know very well that everything we are going to do on the web we can also do it in the application. Agree? Very well. Now that we have an account and we have accessed the chatGPT tool, we are going to take a walk through the interface and we are also going to explore some important and very relevant mechanics to maintain an adequate order within the tool. And basically, in ChatGPT, we're going to find three sections. That's it. It's a super simple tool. First, a section where we're going to find our chat history. And every time we start a conversation with ChatGPT, in this left panel, each of those conversations will be stored. On the other hand, we also have the chat window, which is basically where we're going to be interacting with ChatGPT. And of course, a section to see the details of our account. And as I was mentioning, ChatGPT has two models available, at least to date. GPT 3.5 and the GPT 4 option, which is only available for users of the Plus version, which again costs $20 a month. So I'm going to tell you a little bit more about each of these sections. Let's start with the chat window, that works like any chat in a messaging app, like WhatsApp, like Telegram, like Messenger, etc. You just write a message and ChatGPT will answer you immediately. And as if it were a real person, it can track and remember previous messages, of course, within a conversation. On the other hand, we also have our section of the chat history, which is basically a record of each conversation we have started. And here I recommend to use an order as if they were folders in a computer. That is, we are going to put conversations, we are going to name them, if possible we are going to number them according to the topic. For example, in this course we are going to be looking at some applications and you are going to see how I start naming each of them in case I want to talk again about a particular topic at another time. For example, one of the applications that we are going to see is to learn a new language. We will be giving instructions and consultations to ChatGPT within that English chat, for example. And if at some point we want to resume those sessions, those classes, those consultations that we do to ChatGPT, we will be able to do it whenever we have it in our chat history, in this well-named and well-ordered side panel. Okay? This is with the aim of avoiding creating hundreds and hundreds of chats on similar topics, when we could simply use a single chat, give it the necessary instructions just once, and from that main instruction, that robust instruction that I'm going to show you next how it's done, follow it with more questions, this time shorter, simpler, because we've already given it a main instruction at the beginning. Which would be very difficult, even tedious, if what we do is start a new chat every time we want to make a question. If this has not been clear at all, do not worry that with the applications you will understand it perfectly. Now that you already know a little about the interface and chat gpt mechanics, let's see the last concept that we have to know before starting to work with chat gpt. And that is the concept of Prompt Engineering. This is a term that has become famous since the appearance of chat gpt and other artificial intelligences that are based on an interaction with the user through a text input. That is, we are going to give instructions, consultations to these tools based on artificial intelligence so that they can give us the results we are looking for. Now, if you are a little perspicacious, you will realize that it is not very different from what we did with Google, for example, with a search engine, to which we also made textual queries. So it is valid to ask the question, what is the difference between making a query in ChatGPT and making the same query in Google or in any other search engine like Yahoo, Bing, among others. Well, let's see here then some of those differences and it is that basically the only thing these two tools have in common is that both require a text input from the user. However, you will realize that in operation and results, they are very different. For its part, Google uses complex algorithms in its search engines. ChatGPT, for its part, has also used complex mathematical models and algorithms, but to train its artificial intelligence models. They are completely different technologies. On the other hand, what interests us is that the results that Google gives us are results that are on the web and whose algorithms try to optimize to better solve our search intention. That is, if we are looking for, for example, Adidas shoes on Google, usually the search intention is to buy. So Google is going to optimize its search engines to give us shopping results, For example, results of stores where Adidas shoes are offered. However, it will not show us, for example, pages that tell us about the history of Adidas, the history of Adidas shoes, etc. On the other hand, ChatGPT generates answers from scratch, based on the date with which it has been trained. In short, what these AI models do is desglose our questions, look for the meaning, the context, and based on what he understands from what we've asked him, he's going to generate an answer from scratch, as if he were a person. And this can be easily verified, and in fact, I'm going to leave you a question here below, which I invite you to do in ChatGPT, and copy and paste that answer in the comments. That way, you'll realize that each answer is different, since it is being generated from scratch. Meanwhile, if we do a Google search, the same search for everyone, we will most likely have the same results. And that's the difference. On the other hand, Google also has a language restriction. If we do a search in Spanish, we expect that the results will also be in Spanish. So what Google is going to do is optimize its search engines so that they return us websites that are in Spanish. while chatGPT has been trained with data from the entire web in all the languages available. Eliminating in this way those language barriers in your learning, so that if there is any type of information that is not available in Spanish, but if in other languages, we will be able to perform the chatGPT consultation and take advantage of that learning that you have had without language barriers to obtain an adequate response. According to these are the main differences between using a search engine like Google and using, well, ChatGPT. So, going back to the topic of Prompt Engineering, anyone who has not taken this course, as I have been saying, will do their consultations in ChatGPT as if they were consulting Google, and that is not entirely correct. I hope you realize this sooner rather than later. Since, unlike Google, we can speak nicely to chatGPT so that it responds nicely to us, so to speak. And that is done based on Prompt Engineering, which I like to translate as instruction engineering. And what does this instruction engineering consist of? Well, basically, we are going to enter a prompt into chatGPT, an instruction. This instruction will be processed by the Artificial Intelligence models of ChatGPT to generate an answer. The more precise our instructions are, the better our answers will be. Here, basically, there is only one principle. The engineering of these instructions is based on the fact that the quality of the prompt determines the quality of the answer. If we give bad instructions, bad queries, bad questions, we can't wait for ChatGPT to give us good answers. It will do its best, its AI models will try to get all the information possible, all the necessary context from your instruction, but the easier we put it on ChatGPT, the better the results we will get from this tool will be. And that's what instruction engineering is for. And it's not complicated at all, just follow a series of patterns, a structure, in our consultations to get good results. And let's not say this is a closed science either. What I'm going to describe to you next are good practices that I've been learning over time from other courses, in other languages, from other creators, and also from the experience with practice and many hours using ChatGPT. So you can take this as a reference and you can even adapt it to your professional profile or the type of questions that you are going to ask this tool. So, next I'm going to show you the structure of 5 parts that create a good prompt, okay? And let's start with the first one, define the objective or purpose of the question. In the description, I will also leave you some strong verbs that you can use in any of these 5 elements, in any of these 5 parts. Using strong verbs at the beginning makes it quite clear what we need from ChatGPT, especially in the first part. In the second part, we will define the profile or the personality of the chatbot. We can tell it to act as a certain professional profile. We can ask them to act as a very kind person, a bitter person. We can even assign them professional profiles. We want them to act as an expert in marketing, as an expert in consulting, etc. Then we have the third part, which says to carry out the consultation in a clear and specific language. This is the main consultation in which many tend to focus more, when it is the other elements that will provide the context and the necessary details to give a good answer. It could also be understood that this third part, this third element of the structure, would be how you would also consult Google. Ask Google and add any of these parts of the structure of the prompt so that ChatGPT gives you good results. The fourth element of this structure refers to providing the context or the necessary details. This will be better understood when we see the applications. And finally, and very important too, define the format or style of the answer. How do we want ChatGPT to return the answer? Do we want it to generate a list? Do we want it to generate a summary? Do we want it to answer us with examples? How do we want our answer to be? It is very important to tell ChatGPT not only what we are looking for, but also how we want it to respond to us. All right? This is then the structure of a good prompt. Of course, from my perspective, you can adapt it, you can add or remove some elements. And in fact, I'm telling you from now on that it depends a lot on the type of query we're going to do. Sometimes we're not going to need these five elements in the structure of our prompt. In fact, just focus on at least three and don't just do your query as if you were doing it on Google. Accompany your query, which obviously must have a clear and specific language, with some of these other elements of this structure so that you have a more complete answer. Okay? Very well, then, having shown you this structure of a good prompt, let's now see the examples of use of ChatGPT. Let's start with the first example of use, which is to learn a language. Make ChatGPT do the math, which is our private teacher, y nos enseñe y nos explique varios conceptos del idioma inglés. Por supuesto que tú puedes pedirle que te enseñe el idioma que quieras. Entonces, vamos aquí con nuestra estructura de un buen prompt y vamos a empezar desde la primera parte. Definir el objetivo o propósito de la consulta. Y aquí vamos a poner, deseo mejorar mi dominio del idioma inglés. Básico, sencillo. Le estamos indicando a ChatGPT qué es lo que queremos principalmente. Then we will define the profile or the personality of the chatbot. And here we will put, he acts as a patient teacher and who likes to make examples with elements and beings of nature. Note that we are being quite specific in this aspect. Then we will do the main query, again with a clear and specific language. I want to understand the prepositions of time in English. Note that I highlight this since it is the main query. Then as the fourth element of our prompt, Let's say that I've been studying English for almost a year, so I get an intermediate level in the handling of that language. With this, we are providing a little context and some additional details to our consultation so that ChatGPT generates results that are not, in this case, very basic, since we have more or less an intermediate level. And finally, how do we want our answer to be? What do we want it to contain? And here we are going to put, Accompany your answer with five examples and their respective translation. With this structure, we will already have an adequate prompt to have a more than adequate answer. And this is what we are going to pass to ChatGPT. Very well, I have already passed the query to ChatGPT, so we are going to hit enter to generate the answer. And here we have it. notice how precise the answer is, thanks to the fact that we have also been quite precise with our instruction. And I want you to also realize from this first consultation that ChatGPT has some fairly common practices and that make it quite easy to recognize a response generated with this tool. Many of the consultations that we do to ChatGPT are usually answered first with a fairly kind spirit, let's say, and repeating some of the parts of our instruction, like for example this part that says using examples related to elements and beings of nature and almost always it will put a last paragraph of summary with an invitation to continue doing more consultations we will see this practically in almost all your answers ok, here we have it then, this is the first example of use And here we have already given a lot of context, some details of how we want our answers. And for example, if we make a query here again, for example, I still have doubts about the word Sims. We are going to hit enter and we are going to wait for the instruction that we have put at the beginning to be generated or respected. And in this way, we can take advantage of the context that we have given, how we want our answer to be, and even the personality that we have assigned to this chatbot. Now, I'm not sure if that has been respected, let's read a little bit of the answer. And in this case I'm not seeing examples with beings and elements of nature. But we can always ask him to respect the first instruction. Let's tell him then, I remind you that I like examples with elements of nature. we are going to hit enter and here you will also notice that it asks for a lot of apologies whenever we make a correction or we indicate that it has done something wrong it is not responding badly, it will always be asking for apologies and here we have examples based on what we had indicated at the beginning let's move on to example number 2 which refers to academic problems and again we are going to use this structure First, let's define the goal. I need help to do an exhibition in the chemistry course. Pretend that you are a funny student who likes to entertain his classmates in his exhibitions. This time, we don't want him to be a teacher, but a student, and that he also has a sense of humor. Then, our main question will be to explain in detail the concept of hybridization of the carbon atom and that includes any relevant information for the topic. Note that this is a very specific question. Then we are going to give it some context and some additional details. For example, I have the necessary support material and even some models of hydrogen carbon atoms to include in the explanation. Here we are already breaking walls and we are indicating that we have physical elements that can accompany our exposition and that we would like the answer that the GPT chat is going to give us to include in some way the use of these elements. And with this, we would already have a sufficient prompt. As I was saying, many times we will not need this 5-part structure. Many times, in fact, we will want, we will look for ChatGPT to be the one who has the initiative to provide us with a response format. Because sometimes we will not know exactly how we want our response. For those occasions, it is ideal to leave this structure of the prompt blank and let ChatGPT illuminate us. In this way, we have our prompt and we are going to pass this to ChatGPT. But remember the good practices that I was telling you. We are going to change the name of this English chat that we have started so that we can go back and do any type of query in this same chat when we need it. I'm going to put, for example, just English. Okay? Perfect. We are going to create a new chat and here we are going to put our chemistry query. Ok, let's hit enter and wait for the answer to regenerate. Done. Here we have our result. I invite you to pause the video if you want to read a little bit of this answer, which to be honest, I find a little boring. ChatGPT is using a humor, let's say, very basic, very innocent, which is not the most appropriate way to approach, let's say, students who are taking this subject in chemistry. It tells us about a star dancer, etc, etc. So, what we can do when we don't have an answer that meets our expectations is to click on the regenerate button. That way, it will generate a new answer again taking another perspective from the instruction we have given it. And here they are going to accumulate. Notice that I have already generated an additional answer and in this case it has given me a more usable answer. He continues to respect what I have told him. Note that his answer is written in such a way as if he were a student who is giving his presentation. So literally here we could just read and we would already be giving our presentation about the hybridization of the carbon atom. And he is even including the detail that we had some models about carbon and hydrogen atoms. And of course, as I have been telling you, it has a summary paragraph and an invitation to continue making more queries. So here we have the second example and of course we are going to change the name of the chat here, we are going to put that this is a chemistry chat. And we are going to return in case we need another query about this or any other topic of the chemistry course. Let's move on to the example of application number 3, which refers to programming. And be careful, in this aspect it is not necessary to be a programmer, to be a developer. In fact, ChatGPT can be your main ally, either if you want to learn how to program any programming language, or if you want to take advantage of ChatGPT to generate complete scripts, fragments of complete code that you are simply going to copy and paste in your programs. or if you want me to explain a certain type of code, you can also consult it in ChatGPT. The applications are endless. So let's see this little example number 3, in which the first part of our prompt will say that we need to develop an application in Javascript in a few minutes. Don't worry if you don't know about Javascript programming or if you're not interested in this area of technology, It is simply to show you how capable is ChatGPT in solving any type of query. So, let's continue with our structure and in this case we do not need to define any profile, since the result we expect is simply a fragment of code. And this does not need any personality. Let's do the query then. We need to generate the necessary code to create a functional calculator with the basic operations of sum, subtraction, multiplication and division. This is the main query. And again, if you don't know JavaScript, if you don't know a programming language, ChatGPT is going to do it for you. We are going to provide you with some additional details. The application must run on the browser and with a simple and minimalist calculator interface. Finally, we are going to tell you to accompany your code with comments explaining what each part does. That way we will be able to understand a little better what the script that is generating ChatGPT is doing. And this, then, is the query that we are going to put in the tool. Very well, here is the query. We are going to hit Enter or click on this button and we are going to see that ChatGPT is going to generate all the necessary code to create our calculator. Now, what are we going to do next? What do we do with this code? Since we have asked it to run in the browser and that we can use it there. And well, in fact, the JavaScript language is focused on applications that run on the browser. So, what are we going to do? We are going to copy this code, notice that here at the top there is a button to copy the code and what we are going to do here is create a new file we are going to right click on the desktop we are going to create a text document and we are going to put the name calculator okay, we are going to enter this new text file and we are going to paste the code we are going to save it and finally, very important, we are going to change the name and to this termination we are going to put .html this aspect is very important we are going to give it like this and now we are going to open our file and in this way we already have our calculator I'm going to zoom in a little bit so you can see that it is a completely functional calculator we can do an endless number of operations and the result will be correct since the script that chat.gpt has generated for us we can trust that it is well done That way, without knowing how to program, as you can see, we already have a calculator using the JavaScript programming language directly in our browser, thanks to the fact that we have been able to make the query to ChatGPT. We can even continue adding other queries, such as, for example, I would like it to have a style, we are going to put white glass, which is a front-end design style and we are going to ask it to generate the necessary CSS code to give that style to the calculator within the same document ok, of course this already needs a little bit of knowledge of HTML, CSS and a little bit of programming So here we have it, it is generating all the code, all the styles that we are simply going to need to copy and paste. If you don't know where to copy it, where to paste it, well, here it is telling you too. So what am I going to do? We are going to change the termination of this document, because if not, we will not be able to edit it here. we are going to give it like this and here in this code that we have copied previously we are going to paste the result that chat gpt has given us in the style area again if you do not know where to paste this code you can see here that it tells us to make sure to add this css code in the style section inside the head of the html document just below the existing labels we are going to look for the label then head is right here and we are going to paste it here then we paste it we are going to give it to save and we are going to change again the termination of this text dot html we are going to give it like this and we are going to open it again and here we are going to remove the zoom that we have put here we have our calculator with a different style apparently it has done it wrong this time but it has respected let's say the style that we have asked for, the white glass, although not so precisely, but hey, this would simply be a matter of continuing to consult him, to continue asking him, to continue giving him the correct instructions, the appropriate ones, so that he generates a calculator for us with the styles that we are looking for. In the description of this video I am going to leave you a link to a video of another creator who has created a video game completely with chat gpt with very basic programming knowledge that only an experienced person could create a game like the ones he has made by helping himself with chat gpt ok so that you know so that you can see a little bit of the scope of this tool if we know how to use it well so i'm going to put here i'm going to change the name javascript i'm going to save it and there it is In case you have another query about this programming language, I can go back to this chat. Let's move on to example application number 4. In this example, we're going to see a little bit of content creation. We're going to define our goal as the one that we need to create a blog about some dishes of Peruvian gastronomy. We need to do an essay, a report, an exhibition, a presentation, so we're going to create content using ChatGPT on this topic. What is the profile or personality that we want in the chatbot? We are going to tell him that he acts as a critic and gastronomy expert who likes to try new things. We are going to make the consultation, write a blog about 9 prominent dishes, 3 of the coast, 3 of the sierra and 3 of the jungle, which are the geographic areas of Peru. And that they have a fairly large contrast at a cultural and gastronomic level. So we are not going to give it any context, any additional detail, we have already been giving it everything necessary, but we are going to focus on how we want our answer. Here it will be determined if we are going to have a good result or not, because more than the content that we are asking it to generate, we need it to do it in a format that we can use. And in this case, we want a blog, a blog that we can publish, for example, on a website. So the format is very important. So we say, write the blog in SEO style, which is a form of writing that focuses on keywords, with an introduction that generates curiosity, attractive titles and a list of ingredients for each dish. Very well, here is the instruction. We're going to hit enter and we're going to wait for it to generate the answer we're looking for. Done. There is our content in the blog. Of course, we can improve it so that it gives us a little description about each dish. Notice that it is only giving us the ingredients, but it is not commenting anything about each of the dishes. Also, taking advantage of the fact that we have the ingredients, we could include a preparation, right? But here I also want to tell you about the limitations of ChatGPT. As you can see, it has given us a fairly long answer, but in terms of words, in terms of words, it is not very extensive. and in fact we are going to do the chatgpt query at this very moment to know what is your limit for example, we are going to ask you what are your limitations in terms of the number of words generated by the query we are going to do that question and here we have a somewhat technical answer it tells us that it can generate answers of up to 2048 tokens in a single query And a token can be as short as a letter or as long as a word. So the number of words generated in an answer can vary depending on the average length of the words in the text. So if you are worried about the limit of tokens, try to be clear and concise in your query to get the information you need more effectively. There is the Prompt Engineering. In short, here it is not that you are going to be able to copy and paste whole texts, documents or books, whole essays, for example. so that ChatGPT can summarize it for you or give you as extensive content. In my experience, I can say that this answer that we have had about Peruvian gastronomy, which I don't know why it's not appearing, let's update it. This answer about Peruvian gastronomy, in my experience, I think it has come very close to the limit. Maybe a couple more paragraphs could be generated, but that would be all. The answer would start to be shortened. But well, there we have our result of the blog about the gastronomy of Peru and its three regions. And of course, here we could continue doing the consultation on what Juane means, why is it called Juane, what is the Inchicapi, how to prepare the Tacacho con Cesina, the Papalobancaina, etc., etc. Okay, so let's move on to the last example, which refers to daily questions, questions that we could ask ourselves at any time of the day. And that before reading a blog on the internet, or entering a website full of ads to know why the grass is green, why the moon looks round, why it's a solar eclipse, why the water feels cold even though it's at room temperature, and all this kind of questions about why, why, and why. And here I could go on all night, this kind of questions about, for example, how to make paper, how to make cups, How does the light work? How do wireless headphones work? Why are social media so addictive? Why is the vertical format in videos more striking than the horizontal one? Etc, etc. Any type of query that may arise in your day-to-day life can be answered easily with chatGPT in a different way, as if you were talking to someone. That, again, as I have been commenting, is the disruptive part of this tool. So, we are going to see here just two examples, ok? In which we are going to ask a daily question to ChatGPT. For example, help me answer some questions to my nephew Martin. We are not going to put any personality or profile, because we simply want the answer. And we are going to ask it to our nephew. So, what is the question? Explain why the sky is blue during the day and orange at sunset. We don't need context or additional details. but we do want his answer to be written as if it were for a 5-year-old child, so that a 5-year-old child understands it. I don't need you to explain anything super scientific to me, like the electromagnetic spectrum, the diffraction of light, etc, etc. We just want a simple explanation for our nephew Martin. So this is what we are going to make him get to ChatGPT. And note that we are only using the parts of this necessary structure for this type of consultation. The more elaborated we want our answer to be, the more we have to ask our question. In this case, it's a daily question, so our prompt can also be simple. Here is our prompt in chat.gpt. In fact, we can add some more things, like for example, Explain it as if it were for a five-year-old boy and in the form of a rhyme with the name of my nephew. There it is. Who is my nephew? Well, we have already told you the name, so we can wait for you to know it. We are going to press enter and we are going to see the magic. And in fact, as it is in a rhyme format, I am going to read it, okay? So, Martin tells us, the sky is blue like the sea during the day when looking up without stopping. La razón es el sol, nuestro amigo brillante, sus rayos de luz son los que hacen este instante. Las luces del sol tienen muchos colores, pero el azul es el que llega a nuestros ojos sin errores. Es como un gran espejo, el cielo en su interior, refleja el azul y nos llena de esplendor. Y cuando el sol se va en el atardecer, el cielo se viste de naranja y es un placer. Esto ocurre porque el sol está más bajito, sus rayos viajan más largo y el color se pone bonito. So Martín, the sky is blue in the day, and in the sunset, orange is the joy. The sun gives us these colors non-stop so that we can always enjoy. I hope that helps you understand Martín. Perfect. I think that to be able to explain it better, it was not necessary to put it in rhymes, but anyway, this is just an example of how ingenious we can get to generate this type of response with ChatGPT. Let's see one last application example, and I'm sure many of you will be interested in this, since it is a very common query at all ages. Here we are not going to put any purpose, profile or personality, but the query is as follows. Create a list of 10 science fiction movies that you can watch this weekend. What is the context? We are going to put that. I like Interstellar and Star Wars. That is, I want you to give me a list of 10 movies that are related to these two that I liked previously. I don't need any other format or style, I already asked you for a list of 10 movies, so let's pass this query to ChatGPT. Here we have the prompt, we are going to give it Enter, and here are the 10 movies that ChatGPT suggests that we could see this weekend. There they are, Blade Runner 2001, A Space Odyssey, Matrix, Aliens, The Return, The Fifth Element, The Day of Independence, The Origin, Star Trek, Guardians of the Galaxy, The Arrival. Very well, there are 10 movies related to the ones I have offered you. And here it seems to me that there is a couple that I have not seen, so it could be said that it has given me a very good list. very good list. Let's tell him that, for example, I've already seen them all, I've seen them all, give me 10 more movies, let's go to the enter and well, there it is, Star Wars, Interstellar, it's giving us the same answer, Blade Runner, Ex Machina, Prometheus, perfect. All of these are movies related to the two that I have put and that, as I have seen most of them, apparently, if they are movies that I have liked or that I would like in this case, right? Well, with that then we are finishing the practical part of this chat gpt course, this file of course you will be able to download it completely free from the link that I leave you in the description. Finally, I want to mention that chat gpt has a plus version, a premium version that costs 20 dollars a month and that is more powered, allows you to use plugins and other tools and there is also DALI 3, which is another model of artificial intelligence but oriented to the generation of images. In the channel, in fact, we have already been seeing some of these artificial intelligences to generate images, I am going to leave you some captures here. And very soon we can expect that ChatGPT integrates DALI 3 within its functionalities, at least in the Plus version, in addition to many other optimizations in terms of Prompt Engineering In fact, I could spend the whole afternoon talking about these news, but in short, I could say that OpenAI, the company that created ChatGPT and DALI 3, do not stop innovating. It has been almost a year since they have released ChatGPT, they continue to work on their image generation models, among many other things. In the search for General Artificial Intelligence, which is the General Artificial Intelligence, or AGI for its acronym in English. It's basically an AI that will be able to do everything. So far, ChatGPT can only generate text. It can give us results in code, in text, etc. But nothing more. DALI 3, on the other hand, can generate images. Nothing more. But let's say that the final goal is to have an AI or an application based on AI models that can give us whatever we want. We ask for a song in the Interstellar style, for example, and it will generate it for us. We ask for a video, it will generate it for us. We ask him to write us a document and that it has, in turn, an attached file of a spreadsheet with artificial data, but that it is functional, that it has graphics, in short, you understand the idea, right? That we can do any type of consultation in any possible format and that it returns us the result that we are waiting for. That, at least, is the final goal or first final goal of this of artificial intelligences, at least in response to what its creators say. update. At the time of recording this video, I saw a tweet where it is precisely about this, an update of chat gpt plus where we will be able to upload photos so that chat gpt will generate some answers based on image queries, for example here in the capture you can see that a query is being made to repair a bicycle, it is taking photos to a toolbox to know if any of them is compatible with the bicycle that we are trying to repair and In that way, we could, for example, take pictures of a math book to help us solve it, take pictures of the instructions of a closet to help us put it together, and who knows, later on, we could have more advanced applications in the medical field. For example, take a picture of an injury, a wound, a sprain, to help us identify what it is and how to treat it. Of course, we are still not very close to that and they have many ethical dilemmas, but we are going there. So, I hope this course has given you some context about artificial intelligence tools in general, not only from ChartGPT. And I remind you that if you want to continue learning more about these artificial intelligences, the plugins that further enhance ChartGPT and many other tools such as image generation, voice, voice cloning, clone of avatars, clone of oneself, even that is already totally possible. With the tools that currently exist, if you want to learn all that, I invite you to sign up for the Artificial Intelligence course for everyone. The launch price, which is with this course, is $ 5 per month. You will probably go up a little more, the more content is published in that course. And you can take it, of course, also as a form of support for the channel. Very well, that would be all for me, see you in a next super course, here on your digital productivity channel. See you next time.</w:t>
+        <w:t xml:space="preserve">� Intro � What's up friends, welcome to my digital productivity channel, my name is Diego Cárdenas and this time I am going to be teaching you how to use one of the most innovative and disruptive tools of our era, at least so far, ChatGPT. This is a tool based on artificial intelligence that brings to reality things that we only saw in science fiction. And if you think that this tool has no applicability in your daily work or that it cannot help you enormously in your processes, I invite you to reconsider it, since in this course we will be seeing a wide variety of applications, good practices and many tips and advice to get the most out of this tool. Using it well, I guarantee you 100% that it will help you be more productive and productive. And before I start, I want to answer the question, who is this course aimed at? I've been looking at some of the courses available on YouTube and other platforms. And the truth is, most of those courses are oriented to a certain type of professional profile. The marketing ones, mainly. However, this course is aimed at everyone. Whether you are a student, university student, high school student, teacher, teacher, engineer, engineer, accountant, accountant, whatever your profile is, this course is for you. Even for your grandfather, your grandmother, your uncle, your aunt, who stops all day on the cell phone, if you know how to use WhatsApp, it will be very easy to use ChatGPT. In short, in very simple terms, ChatGPT is a chatbot, that is, a super intelligent robot with which we will be able to have a conversation. So, having said all this, I invite you to subscribe to this channel if you have not already done so, and to visit this course on the platform Productificados.com where you will also find some other free super courses like the Excel super course, the dynamic tables super course, the powerpoint super course and many other courses that are about to come. If you are interested in learning and increasing your productivity, this is the most suitable place to learn all that. Very well, having made you reach that invitation, let's start with this super course of ChatGPT and here I show you the topic. As you can see, there are only 5 super simple points, nothing of the other world where we are going to be covering all the good practices, all the tips and the mechanics that we have to know about the interface to use chat gpt in the most efficient way. Yes, it is true, it is nothing more than a chatbot, it is a chat interface as if it were a whatsapp web, but as we are going to see later in the course, if we want quality answers, we will also have to ask quality questions with a defined structure and some recommended practices. All this are summarized then in these 5 points. Of course that is not all, ChatGPT is already almost a year with us and in this short period of time many additional services have appeared, some plugins and some other tools that further enhance the results that ChatGPT generates. We are not going to be seeing that in this course, but nevertheless we are going to be seeing it in the course Artificial Intelligence for All, which is available on the Productificados.com platform, to which you can sign up for only $5 a month. Take it as an investment that can have an impact and a return practically immediate in your productivity and in the infinite things you can do with artificial intelligence tools. Things that were only possible having a wide range of skills, design, programming, etc., etc. In addition, of course, that with your registration you will be supporting this channel and the creation of more educational content. All the information about that course can be found in the description of this video and of course a link so you can download this PDF file about the chat gpt super course completely free very well then now we are going to start with the first point and we are going to start with some definitions, mainly what is artificial intelligence We are not going to get too technical in this aspect, if you want to know a little more about everything that is behind this technological development, I recommend the DOTCSV channel. It has some quite interesting tutorials with an almost colloquial language that allows us to have an idea of how these advanced technologies have been developed. Since, as the saying goes, any technology advanced enough is indistinguishable from magic. If you don't want to be in the limbo of ignorance and you want to have at least an idea of how these artificial intelligences work, I highly recommend you visit his channel. In this course, however, we are going to learn some definitions and see the practical part of chatGPT. So, in simple terms and without much flora, what is an artificial intelligence? Well, basically it is a model designed to simulate human cognitive processes. And beware, it is not just an AI, there are hundreds, maybe thousands of models that are being developed from large amounts of data. And this training allows you to perform an automatic learning and generate answers. Answers that can be, as in this case of ChatGPT, text responses. Or like other models that also respond to us by generating images, audios, videos, etc, etc. So, let's define what is ChatGPT once and for all. And it's not complicated at all. ChatGPT is a chatbot application developed by the company OpenAI, specialized in the processing of natural language tasks. This means that the specialty of ChatGPT is the generation of conversational text. Really, if you start talking to this tool, it will not be very different than talking to a real person. That is the disruptive and differential aspect of ChatGPT. We are really going to be feeling that we are talking to a person. And well, what can we say about the name? ChatGPT Chat, because it is a chatbot. And GPT, which comes from the acronym Generative Pre-trained Transformer. which could be translated as generative, pre-trained and the model it uses, which is a transformer. If you want to know a little more about this technical part, which is a transformer, in which this consists of pre-training, I also leave you some links to the videos of DotCSV in these subjects. And well, some additional information, as it has been launched on November 30, 2022, a super recent tool and that currently, or at least at the date of recording this video, has two models available, GPT 3.5 and GPT 4 for the Plus version. Since this tool, although it is true, is free, the most advanced model is reserved, the GPT 4, for its paid version, which costs $20 a month. It is a slightly more advanced model that generates a little better-elaborated, a little better-tuned responses, Or, well, maybe the right adjective would be a little bit more intelligent answers. But don't worry, with ChatGPT 3.5 we are going to achieve, in any case, very impressive results. Access to ChatGPT on the web and on the cell phone. You see, since ChatGPT was launched, many people have started using this tool Basically because of how innovative and disruptive it is, and so many have been the people who have entered to use this service that began to crash, began to limit their daily responses and sometimes we could not access the tool. This, however, has already been solved, now it is practically available 24-7, both in its web version and in its Android and iOS application. Now, ChatGPT is more accessible than ever, you can have it on your phone as if it were any other application, like WhatsApp, like Telegram, etc. Do you have any query that Google may not be able to solve? Well, ask ChatGPT. All you need is an account. And how do we create one? Well, it's super simple, super basic. The link, of course, to the application in iOS and Android, I will also leave it in the description, as the link to the website. However, let's see here, let's go to our favorite browser, in my case it's Microsoft Edge. You would have to enter this link, or you could also just google it, chat gpt, you google chat gpt, you enter the first result, and you will enter this screen, where you just have to click where it says sign up. I know this screen is in English, but it's not complicated. Login is to log in, and sign up is to register. If you don't have an account, we're going to click on this second button. So once we do this, we're going to have some options. I always recommend using an existing email account, whether it's Google, Microsoft, or if you have an Apple account. In this case, I'm going to use one of my Google accounts. I'm going to blur this information a little bit here for privacy reasons, but you just have to select one of these accounts so you can register. In any case, you can enter an email in the previous form and the procedure would be the same. So, I'm going to put here my name is Diego Cárdenas. I put here my birthday, which is also very important to verify only our age. We click on continue. It will also ask us for a phone number. Of course, I'm also going to blur this to be able to verify our account. We are going to ask it to send us the code and we are going to check our phone to enter the code that would have arrived to our cell phone. Here I will also put a screenshot of how the message that chatGPT sends us looks like and we are simply going to put the code here, in this case it is 769420. Be careful, the message that is going to take you has a different number, do not put this same number, you have to put your phone number so that the code reaches your phone, it is a different code for each person. Very well, and here we are already inside the chat gpt interface. And before moving on to describe each of the areas of this interface, let's see how we enter from our cell phone. Very well, I'm already here inside the chat gpt application, I've already installed it, and that's why I have recommended that you start the session with a Google account, Apple, or with an email, since in this way we will be able to simply make a touch in that option, for example, continue with Google. And here I am going to start the session with the same account, that I have registered from the web. In this case I am going to select this one, we wait a few seconds and that will allow us to access the tool. It welcomes us here, we are going to click continue and there it is. As simple as that, as simple as that, it does not have ads. If you see any ad, something strange or different to this interface that I am showing you, you have probably installed If you want to make sure you have the correct app, it is this one that has this logo and that also says OpenAI here as a creator. Ok, very well, then that would be all. Entering the application is super simple and interacting is also. we would simply have to make a query like, for example, explain to me in simple terms what is the Transformer model. We are going to send it. And well, here is the explanation. The operation of the application is identical to the operation that we are going to be seeing in this course, which is mainly on the web. Everything we are going to be learning, you can also apply it to the application without any problem. So for practical reasons, we will see the rest of the course from the web, from a computer or a laptop. But you already know very well that everything we are going to do on the web we can also do it in the application. Agree? Very well. Now that we have an account and we have accessed the chatGPT tool, we are going to take a walk through the interface and we are also going to explore some important and very relevant mechanics to maintain an adequate order within the tool. And basically, in ChatGPT, we're going to find three sections. That's it. It's a super simple tool. First, a section where we're going to find our chat history. And every time we start a conversation with ChatGPT, in this left panel, each of those conversations will be stored. On the other hand, we also have the chat window, which is basically where we're going to be interacting with ChatGPT. And of course, a section to see the details of our account. And as I was mentioning, ChatGPT has two models available, at least to date. GPT 3.5 and the GPT 4 option, which is only available for users of the Plus version, which again costs $20 a month. So I'm going to tell you a little bit more about each of these sections. Let's start with the chat window, that works like any chat in a messaging app, like WhatsApp, like Telegram, like Messenger, etc. You just write a message and ChatGPT will answer you immediately. And as if it were a real person, it can track and remember previous messages, of course, within a conversation. On the other hand, we also have our section of the chat history, which is basically a record of each conversation we have started. And here I recommend to use an order as if they were folders in a computer. That is, we are going to put conversations, we are going to name them, if possible we are going to number them according to the topic. For example, in this course we are going to be looking at some applications and you are going to see how I start naming each of them in case I want to talk again about a particular topic at another time. For example, one of the applications that we are going to see is to learn a new language. We will be giving instructions and consultations to ChatGPT within that English chat, for example. And if at some point we want to resume those sessions, those classes, those consultations that we do to ChatGPT, we will be able to do it whenever we have it in our chat history, in this well-named and well-ordered side panel. Okay? This is with the aim of avoiding creating hundreds and hundreds of chats on similar topics, when we could simply use a single chat, give it the necessary instructions just once, and from that main instruction, that robust instruction that I'm going to show you next how it's done, follow it with more questions, this time shorter, simpler, because we've already given it a main instruction at the beginning. Which would be very difficult, even tedious, if what we do is start a new chat every time we want to make a question. If this has not been clear at all, do not worry that with the applications you will understand it perfectly. Now that you already know a little about the interface and chat gpt mechanics, let's see the last concept that we have to know before starting to work with chat gpt. And that is the concept of Prompt Engineering. This is a term that has become famous since the appearance of chat gpt and other artificial intelligences that are based on an interaction with the user through a text input. That is, we are going to give instructions, consultations to these tools based on artificial intelligence so that they can give us the results we are looking for. Now, if you are a little perspicacious, you will realize that it is not very different from what we did with Google, for example, with a search engine, to which we also made textual queries. So it is valid to ask the question, what is the difference between making a query in ChatGPT and making the same query in Google or in any other search engine like Yahoo, Bing, among others. Well, let's see here then some of those differences and it is that basically the only thing these two tools have in common is that both require a text input from the user. However, you will realize that in operation and results, they are very different. For its part, Google uses complex algorithms in its search engines. ChatGPT, for its part, has also used complex mathematical models and algorithms, but to train its artificial intelligence models. They are completely different technologies. On the other hand, what interests us is that the results that Google gives us are results that are on the web and whose algorithms try to optimize to better solve our search intention. That is, if we are looking for, for example, Adidas shoes on Google, usually the search intention is to buy. So Google is going to optimize its search engines to give us shopping results, For example, results of stores where Adidas shoes are offered. However, it will not show us, for example, pages that tell us about the history of Adidas, the history of Adidas shoes, etc. On the other hand, ChatGPT generates answers from scratch, based on the date with which it has been trained. In short, what these AI models do is desglose our questions, look for the meaning, the context, and based on what he understands from what we've asked him, he's going to generate an answer from scratch, as if he were a person. And this can be easily verified, and in fact, I'm going to leave you a question here below, which I invite you to do in ChatGPT, and copy and paste that answer in the comments. That way, you'll realize that each answer is different, since it is being generated from scratch. Meanwhile, if we do a Google search, the same search for everyone, we will most likely have the same results. And that's the difference. On the other hand, Google also has a language restriction. If we do a search in Spanish, we expect that the results will also be in Spanish. So what Google is going to do is optimize its search engines so that they return us websites that are in Spanish. while chatGPT has been trained with data from the entire web in all the languages available. Eliminating in this way those language barriers in your learning, so that if there is any type of information that is not available in Spanish, but if in other languages, we will be able to perform the chatGPT consultation and take advantage of that learning that you have had without language barriers to obtain an adequate response. According to these are the main differences between using a search engine like Google and using, well, ChatGPT. So, going back to the topic of Prompt Engineering, anyone who has not taken this course, as I have been saying, will do their consultations in ChatGPT as if they were consulting Google, and that is not entirely correct. I hope you realize this sooner rather than later. Since, unlike Google, we can speak nicely to chatGPT so that it responds nicely to us, so to speak. And that is done based on Prompt Engineering, which I like to translate as instruction engineering. And what does this instruction engineering consist of? Well, basically, we are going to enter a prompt into chatGPT, an instruction. This instruction will be processed by the Artificial Intelligence models of ChatGPT to generate an answer. The more precise our instructions are, the better our answers will be. Here, basically, there is only one principle. The engineering of these instructions is based on the fact that the quality of the prompt determines the quality of the answer. If we give bad instructions, bad queries, bad questions, we can't wait for ChatGPT to give us good answers. It will do its best, its AI models will try to get all the information possible, all the necessary context from your instruction, but the easier we put it on ChatGPT, the better the results we will get from this tool will be. And that's what instruction engineering is for. And it's not complicated at all, just follow a series of patterns, a structure, in our consultations to get good results. And let's not say this is a closed science either. What I'm going to describe to you next are good practices that I've been learning over time from other courses, in other languages, from other creators, and also from the experience with practice and many hours using ChatGPT. So you can take this as a reference and you can even adapt it to your professional profile or the type of questions that you are going to ask this tool. So, next I'm going to show you the structure of 5 parts that create a good prompt, okay? And let's start with the first one, define the objective or purpose of the question. In the description, I will also leave you some strong verbs that you can use in any of these 5 elements, in any of these 5 parts. Using strong verbs at the beginning makes it quite clear what we need from ChatGPT, especially in the first part. In the second part, we will define the profile or the personality of the chatbot. We can tell it to act as a certain professional profile. We can ask them to act as a very kind person, a bitter person. We can even assign them professional profiles. We want them to act as an expert in marketing, as an expert in consulting, etc. Then we have the third part, which says to carry out the consultation in a clear and specific language. This is the main consultation in which many tend to focus more, when it is the other elements that will provide the context and the necessary details to give a good answer. It could also be understood that this third part, this third element of the structure, would be how you would also consult Google. Ask Google and add any of these parts of the structure of the prompt so that ChatGPT gives you good results. The fourth element of this structure refers to providing the context or the necessary details. This will be better understood when we see the applications. And finally, and very important too, define the format or style of the answer. How do we want ChatGPT to return the answer? Do we want it to generate a list? Do we want it to generate a summary? Do we want it to answer us with examples? How do we want our answer to be? It is very important to tell ChatGPT not only what we are looking for, but also how we want it to respond to us. All right? This is then the structure of a good prompt. Of course, from my perspective, you can adapt it, you can add or remove some elements. And in fact, I'm telling you from now on that it depends a lot on the type of query we're going to do. Sometimes we're not going to need these five elements in the structure of our prompt. In fact, just focus on at least three and don't just do your query as if you were doing it on Google. Accompany your query, which obviously must have a clear and specific language, with some of these other elements of this structure so that you have a more complete answer. Okay? Very well, then, having shown you this structure of a good prompt, let's now see the examples of use of ChatGPT. Let's start with the first example of use, which is to learn a language. Make ChatGPT do the math, which is our private teacher, y nos enseñe y nos explique varios conceptos del idioma inglés. Por supuesto que tú puedes pedirle que te enseñe el idioma que quieras. Entonces, vamos aquí con nuestra estructura de un buen prompt y vamos a empezar desde la primera parte. Definir el objetivo o propósito de la consulta. Y aquí vamos a poner, deseo mejorar mi dominio del idioma inglés. Básico, sencillo. Le estamos indicando a ChatGPT qué es lo que queremos principalmente. Then we will define the profile or the personality of the chatbot. And here we will put, he acts as a patient teacher and who likes to make examples with elements and beings of nature. Note that we are being quite specific in this aspect. Then we will do the main query, again with a clear and specific language. I want to understand the prepositions of time in English. Note that I highlight this since it is the main query. Then as the fourth element of our prompt, Let's say that I've been studying English for almost a year, so I get an intermediate level in the handling of that language. With this, we are providing a little context and some additional details to our consultation so that ChatGPT generates results that are not, in this case, very basic, since we have more or less an intermediate level. And finally, how do we want our answer to be? What do we want it to contain? And here we are going to put, Accompany your answer with five examples and their respective translation. With this structure, we will already have an adequate prompt to have a more than adequate answer. And this is what we are going to pass to ChatGPT. Very well, I have already passed the query to ChatGPT, so we are going to hit enter to generate the answer. And here we have it. notice how precise the answer is, thanks to the fact that we have also been quite precise with our instruction. And I want you to also realize from this first consultation that ChatGPT has some fairly common practices and that make it quite easy to recognize a response generated with this tool. Many of the consultations that we do to ChatGPT are usually answered first with a fairly kind spirit, let's say, and repeating some of the parts of our instruction, like for example this part that says using examples related to elements and beings of nature and almost always it will put a last paragraph of summary with an invitation to continue doing more consultations we will see this practically in almost all your answers ok, here we have it then, this is the first example of use And here we have already given a lot of context, some details of how we want our answers. And for example, if we make a query here again, for example, I still have doubts about the word Sims. We are going to hit enter and we are going to wait for the instruction that we have put at the beginning to be generated or respected. And in this way, we can take advantage of the context that we have given, how we want our answer to be, and even the personality that we have assigned to this chatbot. Now, I'm not sure if that has been respected, let's read a little bit of the answer. And in this case I'm not seeing examples with beings and elements of nature. But we can always ask him to respect the first instruction. Let's tell him then, I remind you that I like examples with elements of nature. we are going to hit enter and here you will also notice that it asks for a lot of apologies whenever we make a correction or we indicate that it has done something wrong it is not responding badly, it will always be asking for apologies and here we have examples based on what we had indicated at the beginning let's move on to example number 2 which refers to academic problems and again we are going to use this structure First, let's define the goal. I need help to do an exhibition in the chemistry course. Pretend that you are a funny student who likes to entertain his classmates in his exhibitions. This time, we don't want him to be a teacher, but a student, and that he also has a sense of humor. Then, our main question will be to explain in detail the concept of hybridization of the carbon atom and that includes any relevant information for the topic. Note that this is a very specific question. Then we are going to give it some context and some additional details. For example, I have the necessary support material and even some models of hydrogen carbon atoms to include in the explanation. Here we are already breaking walls and we are indicating that we have physical elements that can accompany our exposition and that we would like the answer that the GPT chat is going to give us to include in some way the use of these elements. And with this, we would already have a sufficient prompt. As I was saying, many times we will not need this 5-part structure. Many times, in fact, we will want, we will look for ChatGPT to be the one who has the initiative to provide us with a response format. Because sometimes we will not know exactly how we want our response. For those occasions, it is ideal to leave this structure of the prompt blank and let ChatGPT illuminate us. In this way, we have our prompt and we are going to pass this to ChatGPT. But remember the good practices that I was telling you. We are going to change the name of this English chat that we have started so that we can go back and do any type of query in this same chat when we need it. I'm going to put, for example, just English. Okay? Perfect. We are going to create a new chat and here we are going to put our chemistry query. Ok, let's hit enter and wait for the answer to regenerate. Done. Here we have our result. I invite you to pause the video if you want to read a little bit of this answer, which to be honest, I find a little boring. ChatGPT is using a humor, let's say, very basic, very innocent, which is not the most appropriate way to approach, let's say, students who are taking this subject in chemistry. It tells us about a star dancer, etc, etc. So, what we can do when we don't have an answer that meets our expectations is to click on the regenerate button. That way, it will generate a new answer again taking another perspective from the instruction we have given it. And here they are going to accumulate. Notice that I have already generated an additional answer and in this case it has given me a more usable answer. He continues to respect what I have told him. Note that his answer is written in such a way as if he were a student who is giving his presentation. So literally here we could just read and we would already be giving our presentation about the hybridization of the carbon atom. And he is even including the detail that we had some models about carbon and hydrogen atoms. And of course, as I have been telling you, it has a summary paragraph and an invitation to continue making more queries. So here we have the second example and of course we are going to change the name of the chat here, we are going to put that this is a chemistry chat. And we are going to return in case we need another query about this or any other topic of the chemistry course. Let's move on to the example of application number 3, which refers to programming. And be careful, in this aspect it is not necessary to be a programmer, to be a developer. In fact, ChatGPT can be your main ally, either if you want to learn how to program any programming language, or if you want to take advantage of ChatGPT to generate complete scripts, fragments of complete code that you are simply going to copy and paste in your programs. or if you want me to explain a certain type of code, you can also consult it in ChatGPT. The applications are endless. So let's see this little example number 3, in which the first part of our prompt will say that we need to develop an application in Javascript in a few minutes. Don't worry if you don't know about Javascript programming or if you're not interested in this area of technology, It is simply to show you how capable is ChatGPT in solving any type of query. So, let's continue with our structure and in this case we do not need to define any profile, since the result we expect is simply a fragment of code. And this does not need any personality. Let's do the query then. We need to generate the necessary code to create a functional calculator with the basic operations of sum, subtraction, multiplication and division. This is the main query. And again, if you don't know JavaScript, if you don't know a programming language, ChatGPT is going to do it for you. We are going to provide you with some additional details. The application must run on the browser and with a simple and minimalist calculator interface. Finally, we are going to tell you to accompany your code with comments explaining what each part does. That way we will be able to understand a little better what the script that is generating ChatGPT is doing. And this, then, is the query that we are going to put in the tool. Very well, here is the query. We are going to hit Enter or click on this button and we are going to see that ChatGPT is going to generate all the necessary code to create our calculator. Now, what are we going to do next? What do we do with this code? Since we have asked it to run in the browser and that we can use it there. And well, in fact, the JavaScript language is focused on applications that run on the browser. So, what are we going to do? We are going to copy this code, notice that here at the top there is a button to copy the code and what we are going to do here is create a new file we are going to right click on the desktop we are going to create a text document and we are going to put the name calculator okay, we are going to enter this new text file and we are going to paste the code we are going to save it and finally, very important, we are going to change the name and to this termination we are going to put .html this aspect is very important we are going to give it like this and now we are going to open our file and in this way we already have our calculator I'm going to zoom in a little bit so you can see that it is a completely functional calculator we can do an endless number of operations and the result will be correct since the script that chat.gpt has generated for us we can trust that it is well done That way, without knowing how to program, as you can see, we already have a calculator using the JavaScript programming language directly in our browser, thanks to the fact that we have been able to make the query to ChatGPT. We can even continue adding other queries, such as, for example, I would like it to have a style, we are going to put white glass, which is a front-end design style and we are going to ask it to generate the necessary CSS code to give that style to the calculator within the same document ok, of course this already needs a little bit of knowledge of HTML, CSS and a little bit of programming So here we have it, it is generating all the code, all the styles that we are simply going to need to copy and paste. If you don't know where to copy it, where to paste it, well, here it is telling you too. So what am I going to do? We are going to change the termination of this document, because if not, we will not be able to edit it here. we are going to give it like this and here in this code that we have copied previously we are going to paste the result that chat gpt has given us in the style area again if you do not know where to paste this code you can see here that it tells us to make sure to add this css code in the style section inside the head of the html document just below the existing labels we are going to look for the label then head is right here and we are going to paste it here then we paste it we are going to give it to save and we are going to change again the termination of this text dot html we are going to give it like this and we are going to open it again and here we are going to remove the zoom that we have put here we have our calculator with a different style apparently it has done it wrong this time but it has respected let's say the style that we have asked for, the white glass, although not so precisely, but hey, this would simply be a matter of continuing to consult him, to continue asking him, to continue giving him the correct instructions, the appropriate ones, so that he generates a calculator for us with the styles that we are looking for. In the description of this video I am going to leave you a link to a video of another creator who has created a video game completely with chat gpt with very basic programming knowledge that only an experienced person could create a game like the ones he has made by helping himself with chat gpt ok so that you know so that you can see a little bit of the scope of this tool if we know how to use it well so i'm going to put here i'm going to change the name javascript i'm going to save it and there it is In case you have another query about this programming language, I can go back to this chat. Let's move on to example application number 4. In this example, we're going to see a little bit of content creation. We're going to define our goal as the one that we need to create a blog about some dishes of Peruvian gastronomy. We need to do an essay, a report, an exhibition, a presentation, so we're going to create content using ChatGPT on this topic. What is the profile or personality that we want in the chatbot? We are going to tell him that he acts as a critic and gastronomy expert who likes to try new things. We are going to make the consultation, write a blog about 9 prominent dishes, 3 of the coast, 3 of the sierra and 3 of the jungle, which are the geographic areas of Peru. And that they have a fairly large contrast at a cultural and gastronomic level. So we are not going to give it any context, any additional detail, we have already been giving it everything necessary, but we are going to focus on how we want our answer. Here it will be determined if we are going to have a good result or not, because more than the content that we are asking it to generate, we need it to do it in a format that we can use. And in this case, we want a blog, a blog that we can publish, for example, on a website. So the format is very important. So we say, write the blog in SEO style, which is a form of writing that focuses on keywords, with an introduction that generates curiosity, attractive titles and a list of ingredients for each dish. Very well, here is the instruction. We're going to hit enter and we're going to wait for it to generate the answer we're looking for. Done. There is our content in the blog. Of course, we can improve it so that it gives us a little description about each dish. Notice that it is only giving us the ingredients, but it is not commenting anything about each of the dishes. Also, taking advantage of the fact that we have the ingredients, we could include a preparation, right? But here I also want to tell you about the limitations of ChatGPT. As you can see, it has given us a fairly long answer, but in terms of words, in terms of words, it is not very extensive. and in fact we are going to do the chatgpt query at this very moment to know what is your limit for example, we are going to ask you what are your limitations in terms of the number of words generated by the query we are going to do that question and here we have a somewhat technical answer it tells us that it can generate answers of up to 2048 tokens in a single query And a token can be as short as a letter or as long as a word. So the number of words generated in an answer can vary depending on the average length of the words in the text. So if you are worried about the limit of tokens, try to be clear and concise in your query to get the information you need more effectively. There is the Prompt Engineering. In short, here it is not that you are going to be able to copy and paste whole texts, documents or books, whole essays, for example. so that ChatGPT can summarize it for you or give you as extensive content. In my experience, I can say that this answer that we have had about Peruvian gastronomy, which I don't know why it's not appearing, let's update it. This answer about Peruvian gastronomy, in my experience, I think it has come very close to the limit. Maybe a couple more paragraphs could be generated, but that would be all. The answer would start to be shortened. But well, there we have our result of the blog about the gastronomy of Peru and its three regions. And of course, here we could continue doing the consultation on what Juane means, why is it called Juane, what is the Inchicapi, how to prepare the Tacacho con Cesina, the Papalobancaina, etc., etc. Okay, so let's move on to the last example, which refers to daily questions, questions that we could ask ourselves at any time of the day. And that before reading a blog on the internet, or entering a website full of ads to know why the grass is green, why the moon looks round, why it's a solar eclipse, why the water feels cold even though it's at room temperature, and all this kind of questions about why, why, and why. And here I could go on all night, this kind of questions about, for example, how to make paper, how to make cups, How does the light work? How do wireless headphones work? Why are social media so addictive? Why is the vertical format in videos more striking than the horizontal one? Etc, etc. Any type of query that may arise in your day-to-day life can be answered easily with chatGPT in a different way, as if you were talking to someone. That, again, as I have been commenting, is the disruptive part of this tool. So, we are going to see here just two examples, ok? In which we are going to ask a daily question to ChatGPT. For example, help me answer some questions to my nephew Martin. We are not going to put any personality or profile, because we simply want the answer. And we are going to ask it to our nephew. So, what is the question? Explain why the sky is blue during the day and orange at sunset. We don't need context or additional details. but we do want his answer to be written as if it were for a 5-year-old child, so that a 5-year-old child understands it. I don't need you to explain anything super scientific to me, like the electromagnetic spectrum, the diffraction of light, etc, etc. We just want a simple explanation for our nephew Martin. So this is what we are going to make him get to ChatGPT. And note that we are only using the parts of this necessary structure for this type of consultation. The more elaborated we want our answer to be, the more we have to ask our question. In this case, it's a daily question, so our prompt can also be simple. Here is our prompt in chat.gpt. In fact, we can add some more things, like for example, Explain it as if it were for a five-year-old boy and in the form of a rhyme with the name of my nephew. There it is. Who is my nephew? Well, we have already told you the name, so we can wait for you to know it. We are going to press enter and we are going to see the magic. And in fact, as it is in a rhyme format, I am going to read it, okay? So, Martin tells us, the sky is blue like the sea during the day when looking up without stopping. La razón es el sol, nuestro amigo brillante, sus rayos de luz son los que hacen este instante. Las luces del sol tienen muchos colores, pero el azul es el que llega a nuestros ojos sin errores. Es como un gran espejo, el cielo en su interior, refleja el azul y nos llena de esplendor. Y cuando el sol se va en el atardecer, el cielo se viste de naranja y es un placer. Esto ocurre porque el sol está más bajito, sus rayos viajan más largo y el color se pone bonito. So Martín, the sky is blue in the day, and in the sunset, orange is the joy. The sun gives us these colors non-stop so that we can always enjoy. I hope that helps you understand Martín. Perfect. I think that to be able to explain it better, it was not necessary to put it in rhymes, but anyway, this is just an example of how ingenious we can get to generate this type of response with ChatGPT. Let's see one last application example, and I'm sure many of you will be interested in this, since it is a very common query at all ages. Here we are not going to put any purpose, profile or personality, but the query is as follows. Create a list of 10 science fiction movies that you can watch this weekend. What is the context? We are going to put that. I like Interstellar and Star Wars. That is, I want you to give me a list of 10 movies that are related to these two that I liked previously. I don't need any other format or style, I already asked you for a list of 10 movies, so let's pass this query to ChatGPT. Here we have the prompt, we are going to give it Enter, and here are the 10 movies that ChatGPT suggests that we could see this weekend. There they are, Blade Runner 2001, A Space Odyssey, Matrix, Aliens, The Return, The Fifth Element, The Day of Independence, The Origin, Star Trek, Guardians of the Galaxy, The Arrival. Very well, there are 10 movies related to the ones I have offered you. And here it seems to me that there is a couple that I have not seen, so it could be said that it has given me a very good list. very good list. Let's tell him that, for example, I've already seen them all, I've seen them all, give me 10 more movies, let's go to the enter and well, there it is, Star Wars, Interstellar, it's giving us the same answer, Blade Runner, Ex Machina, Prometheus, perfect. All of these are movies related to the two that I have put and that, as I have seen most of them, apparently, if they are movies that I have liked or that I would like in this case, right? Well, with that then we are finishing the practical part of this chat gpt course, this file of course you will be able to download it completely free from the link that I leave you in the description. Finally, I want to mention that chat gpt has a plus version, a premium version that costs 20 dollars a month and that is more powered, allows you to use plugins and other tools and there is also DALI 3, which is another model of artificial intelligence but oriented to the generation of images. In the channel, in fact, we have already been seeing some of these artificial intelligences to generate images, I am going to leave you some captures here. And very soon we can expect that ChatGPT integrates DALI 3 within its functionalities, at least in the Plus version, in addition to many other optimizations in terms of Prompt Engineering In fact, I could spend the whole afternoon talking about these news, but in short, I could say that OpenAI, the company that created ChatGPT and DALI 3, do not stop innovating. It has been almost a year since they have released ChatGPT, they continue to work on their image generation models, among many other things. In the search for General Artificial Intelligence, which is the General Artificial Intelligence, or AGI for its acronym in English. It's basically an AI that will be able to do everything. So far, ChatGPT can only generate text. It can give us results in code, in text, etc. But nothing more. DALI 3, on the other hand, can generate images. Nothing more. But let's say that the final goal is to have an AI or an application based on AI models that can give us whatever we want. We ask for a song in the Interstellar style, for example, and it will generate it for us. We ask for a video, it will generate it for us. We ask him to write us a document and that it has, in turn, an attached file of a spreadsheet with artificial data, but that it is functional, that it has graphics, in short, you understand the idea, right? That we can do any type of consultation in any possible format and that it returns us the result that we are waiting for. That, at least, is the final goal or first final goal of this of artificial intelligences, at least in response to what its creators say. update. At the time of recording this video, I saw a tweet where it is precisely about this, an update of chat gpt plus where we will be able to upload photos so that chat gpt will generate some answers based on image queries, for example here in the capture you can see that a query is being made to repair a bicycle, it is taking photos to a toolbox to know if any of them is compatible with the bicycle that we are trying to repair and In that way, we could, for example, take pictures of a math book to help us solve it, take pictures of the instructions of a closet to help us put it together, and who knows, later on, we could have more advanced applications in the medical field. For example, take a picture of an injury, a wound, a sprain, to help us identify what it is and how to treat it. Of course, we are still not very close to that and they have many ethical dilemmas, but we are going there. So, I hope this course has given you some context about artificial intelligence tools in general, not only from ChartGPT. And I remind you that if you want to continue learning more about these artificial intelligences, the plugins that further enhance ChartGPT and many other tools such as image generation, voice, voice cloning, clone of avatars, clone of oneself, even that is already totally possible. With the tools that currently exist, if you want to learn all that, I invite you to sign up for the Artificial Intelligence course for everyone. The launch price, which is with this course, is $ 5 per month. You will probably go up a little more, the more content is published in that course. And you can take it, of course, also as a form of support for the channel. Very well, that would be all for me, see you in a next super course, here on your digital productivity channel. See you next time.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
@@ -177,51 +177,51 @@
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:after="120"/>
       <w:tabs>
         <w:tab w:val="right" w:leader="none" w:pos="9000"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:rPr/>
-      <w:t xml:space="preserve">This transcript was exported on 04/07/2026</w:t>
+      <w:t xml:space="preserve">This transcript was exported on 06/10/2026</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>