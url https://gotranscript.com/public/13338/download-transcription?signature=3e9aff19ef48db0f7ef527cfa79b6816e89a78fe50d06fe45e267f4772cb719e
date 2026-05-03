--- v1 (2026-03-14)
+++ v2 (2026-05-03)
@@ -88,51 +88,51 @@
       <w:pPr>
         <w:jc w:val="start"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Speaker 1: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">And here you can see how each of the voices sounds and choose the one that works best for you. We have the whole part of data controls, that is, if we want ChatGPT to have access to our chat history or how we have worked with ChatGPT to use it to train other models. Before, this in the free version was activated by default and now we have the option to activate or deactivate it. I have it deactivated, I prefer to keep this level of privacy. We have the part of managing the shared links, which is when we activate the function of sharing a link of a specific conversation, which we will see later how it is done, well, they would appear here and what we could do is delete it if we consider it relevant, that is, make this link stop having an effect and the people can access this conversation, so we have control over the conversations we have decided to share. We have the possibility to export the data and delete the account. The builder profile, at the moment of the course, is not so relevant. It is essentially the site where we configure our public profile when we create a GPT, a GPT assistant, and we share it publicly, so our profile would appear here, as we show to the rest of the chatGPT community. And then, this part is more interesting, we have the possibility of linking different tools to chatGPT, our Google Drive account or our Microsoft OneDrive accounts. In this way, when we upload files, we can not only upload a file directly from our computer, but if we have this connected, what we can do is send access to our Google Drive through an emerging window and provide the files from there, which can be quite practical, especially if we work from different devices. And finally, there is the security option, which are options linked to how this account is activated in different devices and to be able to close the sessions, and also in the part of if you want to enable another layer of security when accessing the account with a multi-factor authentication. With this, we would have defined all the options for configuring chatGPT. The next interesting point would be to see the whole part of this sidebar here before going to the part of the conversational interface, which is where we really interact with chatGPT. So, if we go to the home page, which would be this one here, is accessed through this element here, we can see how this panel on the left is related to the conversational interface. Here we can see the different conversations where, if I click on any of them, we can access and continue them. I must also say that they have incorporated a very interesting function such as the search in the chat history. Now we have this icon up here, where if we click on it, what we get is to have a search engine available where we can search within our chat history, which can be really very interesting to recover conversations where we have achieved a specific goal, recover examples of satisfactory results, or simply continue a conversation where we left it, for example, if we want to update a presentation that we raised in ChatGPT. At that point, we could recover the conversation and iterate some of the slides. This element here is the element where we simply start a new conversation and the element up here, on the left, is the one where we deploy or close this sidebar. Within the conversations, we also have options. If you look, here you have three dots that, if we click on them, we can share them. as I mentioned before, to create a public link to this conversation so that everyone can access it. We can change the name so that it is easier for us to identify them if we are looking for them, or we consider that it is not enough just to save them in the side panel, but we are interested in being able to identify them quickly. We can archive them so that they are removed from this side panel, but are saved in the archived conversations, which we can then manage through the configuration panel, as we have shown before, or we can get rid of them. Before, the function of changing a name seemed quite interesting to me, because since we did not have the search function, what we could do is simply, between keys, put a keyword that would help us, even in capital letters, that would help us to identify, because it was relevant, a conversation a little in the medium or long term. Now, with the search function, this is no longer so relevant. And the other thing that I think is very interesting is the part of sharing. Being able to create a public link of any conversation to share it with co-workers or to share it directly, publicly. These would be the main functions that we have here in the sidebar of ChatGPT. We have the most interesting part, or the part where we are really going to work with ChatGPT, which is the conversational interface. That is, the box where we enter the prompts. And this started out as just a box where we enter prompts and chat with the AI, and now it allows us some additional options. If you look, they have tried to give us a quick idea of ​​what the chatGPT can do, adding a series of shortcuts, which are still prompts that are executed in a couple of clicks, of things that the chatGPT can do. If we want to summarize a text, if we want it to help us write, if we want them to give us advice, they even give us the shortcut to create an image. In principle, the image generation function is a function of ChatGPT+, but recently I think they have enabled the possibility of creating an image in the free version. So if we click on these elements, we can see different prompts to generate an image. Here we can see, if I click, for example, on Create an image of a pet, Here he tells me to give him more information, he is a big German shepherd, I send it to him and I can tell him, I imagine it, normal, without any disguise. And here you can see how, after a brief conversation, you can also generate images in the free version of ChatGPT. Here we can see the image of a German shepherd. Having said that, it is interesting to see these PROMs more than to actually use them because they are a summary of the capabilities that you have access to with ChatGPT. You can create images, you can summarize texts, you can use them for brainstorming, to give advice, to plan some kind of action, to analyze images, and so that it helps you write. And I think that I have also used the part of analyzing data because although in ChatGPT, and now we will see it in the drop-down menu up here, you can select different models, in principle, the mini, I think, does not work with the part of analyzing data, it has to be done with the plus model, but they give you a certain layer of use of the plus version before jumping to the normal version, which would also allow you to analyze data from a file. Anyway, this use case in the free version is so limited that can be used to test it, you will see it in the lessons of JackGPT Plus, you can take a look at it, but in principle it does not make much sense to use it in the free version because it ends very quickly its possibility of use. That said, we have the entire part of the conversational interface. Here we can start talking to the artificial intelligence, we can provide additional information, we have the part of joining files, And here we can add, in addition to adding files directly, which we could drag from our computer, which can be images and have the vision function of JGPT to analyze the images. They can be documents and give it a context to ask about that document, or they can even be data tables and use the data analysis functions. Well, in this part, when we click Add File, we have the other options I have given you. If we have connected it to a Google Drive account, we could provide the files directly from Google Drive, and if not, we could download them directly from the computer. On the other hand, we would have the part of when we interact with it, what options appear within the conversation. And in this case, if I, for example, ask for something like this, you can write an email requesting... You can write an email requesting a budget for an economic washer and I send it to you. And here it gives me a bit of an example. And in this case it is not so much that you see how the email is written, but that it appears in the interface once the email has been written. and notice that we have a lot of options. Among them, there is the option to read it aloud, so if we click here, it will start to read.</w:t>
+        <w:t xml:space="preserve">And here you can see how each of the voices sounds and choose the one that works best for you. We have the whole part of data controls, that is, if we want ChatGPT to have access to our chat history or how we have worked with ChatGPT to use it to train other models. Before, this in the free version was activated by default and now we have the option to activate or deactivate it. I have it deactivated, I prefer to keep this level of privacy. We have the part of managing the shared links, which is when we activate the function of sharing a link of a specific conversation, which we will see later how it is done, well, they would appear here and what we could do is delete it if we consider it relevant, that is, make this link stop having an effect and the people can access this conversation, so we have control over the conversations we have decided to share. We have the possibility to export the data and delete the account. The builder profile, at the moment of the course, is not so relevant. It is essentially the site where we configure our public profile when we create a GPT, a GPT assistant, and we share it publicly, so our profile would appear here, as we show to the rest of the chatGPT community. And then, this part is more interesting, we have the possibility of linking different tools to chatGPT, our Google Drive account or our Microsoft OneDrive accounts. In this way, when we upload files, we can not only upload a file directly from our computer, but if we have this connected, what we can do is send access to our Google Drive through an emerging window and provide the files from there, which can be quite practical, especially if we work from different devices. And finally, there is the security option, which are options linked to how this account is activated in different devices and to be able to close the sessions, and also in the part of if you want to enable another layer of security when accessing the account with a multi-factor authentication. With this, we would have defined all the options for configuring chatGPT. The next interesting point would be to see the whole part of this sidebar here before going to the part of the conversational interface, which is where we really interact with chatGPT. So, if we go to the home page, which would be this one here, is accessed through this element here, we can see how this panel on the left is related to the conversational interface. Here we can see the different conversations where, if I click on any of them, we can access and continue them. I must also say that they have incorporated a very interesting function such as the search in the chat history. Now we have this icon up here, where if we click on it, what we get is to have a search engine available where we can search within our chat history, which can be really very interesting to recover conversations where we have achieved a specific goal, recover examples of satisfactory results, or simply continue a conversation where we left it, for example, if we want to update a presentation that we raised in ChatGPT. At that point, we could recover the conversation and iterate some of the slides. This element here is the element where we simply start a new conversation and the element up here, on the left, is the one where we deploy or close this sidebar. Within the conversations, we also have options. If you look, here you have three dots that, if we click on them, we can share them. as I mentioned before, to create a public link to this conversation so that everyone can access it. We can change the name so that it is easier for us to identify them if we are looking for them, or we consider that it is not enough just to save them in the side panel, but we are interested in being able to identify them quickly. We can archive them so that they are removed from this side panel, but are saved in the archived conversations, which we can then manage through the configuration panel, as we have shown before, or we can get rid of them. Before, the function of changing a name seemed quite interesting to me, because since we did not have the search function, what we could do is simply, between keys, put a keyword that would help us, even in capital letters, that would help us to identify, because it was relevant, a conversation a little in the medium or long term. Now, with the search function, this is no longer so relevant. And the other thing that I think is very interesting is the part of sharing. Being able to create a public link of any conversation to share it with co-workers or to share it directly, publicly. These would be the main functions that we have here in the sidebar of ChatGPT. We have the most interesting part, or the part where we are really going to work with ChatGPT, which is the conversational interface. That is, the box where we enter the prompts. And this started out as just a box where we enter prompts and chat with the AI, and now it allows us some additional options. If you look, they have tried to give us a quick idea of what the chatGPT can do, adding a series of shortcuts, which are still prompts that are executed in a couple of clicks, of things that the chatGPT can do. If we want to summarize a text, if we want it to help us write, if we want them to give us advice, they even give us the shortcut to create an image. In principle, the image generation function is a function of ChatGPT+, but recently I think they have enabled the possibility of creating an image in the free version. So if we click on these elements, we can see different prompts to generate an image. Here we can see, if I click, for example, on Create an image of a pet, Here he tells me to give him more information, he is a big German shepherd, I send it to him and I can tell him, I imagine it, normal, without any disguise. And here you can see how, after a brief conversation, you can also generate images in the free version of ChatGPT. Here we can see the image of a German shepherd. Having said that, it is interesting to see these PROMs more than to actually use them because they are a summary of the capabilities that you have access to with ChatGPT. You can create images, you can summarize texts, you can use them for brainstorming, to give advice, to plan some kind of action, to analyze images, and so that it helps you write. And I think that I have also used the part of analyzing data because although in ChatGPT, and now we will see it in the drop-down menu up here, you can select different models, in principle, the mini, I think, does not work with the part of analyzing data, it has to be done with the plus model, but they give you a certain layer of use of the plus version before jumping to the normal version, which would also allow you to analyze data from a file. Anyway, this use case in the free version is so limited that can be used to test it, you will see it in the lessons of JackGPT Plus, you can take a look at it, but in principle it does not make much sense to use it in the free version because it ends very quickly its possibility of use. That said, we have the entire part of the conversational interface. Here we can start talking to the artificial intelligence, we can provide additional information, we have the part of joining files, And here we can add, in addition to adding files directly, which we could drag from our computer, which can be images and have the vision function of JGPT to analyze the images. They can be documents and give it a context to ask about that document, or they can even be data tables and use the data analysis functions. Well, in this part, when we click Add File, we have the other options I have given you. If we have connected it to a Google Drive account, we could provide the files directly from Google Drive, and if not, we could download them directly from the computer. On the other hand, we would have the part of when we interact with it, what options appear within the conversation. And in this case, if I, for example, ask for something like this, you can write an email requesting... You can write an email requesting a budget for an economic washer and I send it to you. And here it gives me a bit of an example. And in this case it is not so much that you see how the email is written, but that it appears in the interface once the email has been written. and notice that we have a lot of options. Among them, there is the option to read it aloud, so if we click here, it will start to read.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Speaker 2: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
@@ -1743,51 +1743,51 @@
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:after="120"/>
       <w:tabs>
         <w:tab w:val="right" w:leader="none" w:pos="9000"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:rPr/>
-      <w:t xml:space="preserve">This transcript was exported on 03/14/2026</w:t>
+      <w:t xml:space="preserve">This transcript was exported on 05/03/2026</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>