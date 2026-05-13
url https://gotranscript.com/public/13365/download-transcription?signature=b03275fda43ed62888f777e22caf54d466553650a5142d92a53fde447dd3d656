--- v1 (2026-03-14)
+++ v2 (2026-05-13)
@@ -523,80 +523,80 @@
       <w:pPr>
         <w:jc w:val="start"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Speaker 8: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">But not everything is good. Several users have denounced that the AI ​​is manipulated in favor of the Chinese Communist Party. The president of the United States, Donald Trump, has said that this should be a call to attention for American industries.</w:t>
+        <w:t xml:space="preserve">But not everything is good. Several users have denounced that the AI is manipulated in favor of the Chinese Communist Party. The president of the United States, Donald Trump, has said that this should be a call to attention for American industries.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Speaker 1: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">We know in particular that on military issues, the United States has been ahead for years. Will it also be on artificial intelligence issues? A senior market analyst for Citi Index said the following. The idea of ​​a low-cost Chinese version was not necessarily in the foreground, so it took the market a little by surprise. We know that if the United States releases a cell phone or a computer, perhaps we will have a cheaper Chinese version. We did not know until now that perhaps if it releases an artificial intelligence, it will have its Chinese version also cheaper.</w:t>
+        <w:t xml:space="preserve">We know in particular that on military issues, the United States has been ahead for years. Will it also be on artificial intelligence issues? A senior market analyst for Citi Index said the following. The idea of a low-cost Chinese version was not necessarily in the foreground, so it took the market a little by surprise. We know that if the United States releases a cell phone or a computer, perhaps we will have a cheaper Chinese version. We did not know until now that perhaps if it releases an artificial intelligence, it will have its Chinese version also cheaper.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Speaker 6: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
@@ -815,51 +815,51 @@
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:after="120"/>
       <w:tabs>
         <w:tab w:val="right" w:leader="none" w:pos="9000"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:rPr/>
-      <w:t xml:space="preserve">This transcript was exported on 03/14/2026</w:t>
+      <w:t xml:space="preserve">This transcript was exported on 05/13/2026</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>