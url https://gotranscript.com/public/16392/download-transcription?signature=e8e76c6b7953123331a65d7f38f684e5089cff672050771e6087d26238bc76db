--- v0 (2026-03-04)
+++ v1 (2026-05-03)
@@ -30,51 +30,254 @@
       <w:pPr>
         <w:jc w:val="start"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">[00:00:00] Speaker 1: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Universal 3 Pro just launched, so I'm going to go into the office and do some ice breakers with everyone and see what it can transcribe. Can you tell me what your first email address was? I love Modge Podge. I don't know if you know what Modge Podge is, but it was like this craft glue that we would like craft with as kids. And I love to make crafts, so it was ilovemodgepodge at AOL.com. Dang, that's impressive. What's your favorite gas station snack? Narek's Clusters. Narek's Clusters. Let's see if you can get it. Can I spell Vizie? No, that's good. Do you remember your childhood email address? It's private. I'll share it. Ephraimidze at gmail.com. E-F-R-E-M-I-D-Z-E. Boom, it's perfect. Do you remember your flight number here? My flight number, I can pull it up. Let me pull it up. I remember mine. It's gonna be Aer Lingus, so does it look Aer Lingus? Mine is SQ26, C3PO, R2D2, Princess Leia. There's like a Mothman guy in there too. Alright, now I'm going to play some ping pong and transcribe, see if we can do it with some background noise. Give me a big impress. And I got it perfect. Universal 3 Pro streaming, we'll try it now.</w:t>
+        <w:t xml:space="preserve">Universal 3 Pro just launched, so I'm going to go into the office and do some ice breakers with everyone and see what it can transcribe. Can you tell me what your first email address was?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="start"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[00:00:09] Speaker 2: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I love Modge Podge. I don't know if you know what Modge Podge is, but it was like this craft glue that we would like craft with as kids. And I love to make crafts, so it was ilovemodgepodge at AOL.com. Dang, that's impressive.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="start"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[00:00:22] Speaker 1: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">What's your favorite gas station snack? Narek's Clusters. Narek's Clusters. Let's see if you can get it. Can I spell Vizie? No, that's good. Do you remember your childhood email address?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="start"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[00:00:32] Speaker 3: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">It's private. I'll share it. Ephraimidze at gmail.com. E-F-R-E-M-I-D-Z-E. Boom, it's perfect.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="start"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[00:00:45] Speaker 1: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Do you remember your flight number here? My flight number, I can pull it up. Let me pull it up. I remember mine. It's gonna be Aer Lingus, so does it look Aer Lingus? Mine is SQ26, C3PO, R2D2, Princess Leia.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="start"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[00:01:07] Speaker 3: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">There's like a Mothman guy in there too.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="start"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[00:01:10] Speaker 1: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Alright, now I'm going to play some ping pong and transcribe, see if we can do it with some background noise.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="start"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[00:01:14] Speaker 3: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Give me a big impress. And I got it perfect. Universal 3 Pro streaming, we'll try it now.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
@@ -177,51 +380,51 @@
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:after="120"/>
       <w:tabs>
         <w:tab w:val="right" w:leader="none" w:pos="9000"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:rPr/>
-      <w:t xml:space="preserve">This transcript was exported on 03/04/2026</w:t>
+      <w:t xml:space="preserve">This transcript was exported on 05/03/2026</w:t>
     </w:r>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"> - view latest version </w:t>
     </w:r>
     <w:hyperlink r:id="rId1" w:history="1">
       <w:r>
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">here</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>